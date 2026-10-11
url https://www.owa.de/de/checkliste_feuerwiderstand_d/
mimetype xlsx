--- v0 (2026-09-20)
+++ v1 (2026-10-11)
@@ -2,114 +2,111 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ink/ink1.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/xl/featurePropertyBag/featurePropertyBag.xml" ContentType="application/vnd.ms-excel.featurepropertybag+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28730"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\lieskma\OneDrive - Odenwald Faserplattenwerk GmbH\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\1_Produktbilder und Dokumente für WEBSITE und Stammdaten - NAMEN NICHT ÄNDERN\Dokumente - Website und Stammdaten\deutsch\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{18F293DE-38DF-48A2-9626-80AD19129AF2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{88FE2795-524E-4B8E-8398-DE08B1CFCD7A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{8A0A2F0A-F9C8-45B1-8E97-C5E265E2EAE8}"/>
   </bookViews>
   <sheets>
     <sheet name="Checkliste Feuerwiderstand" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Checkliste Feuerwiderstand'!$A$1:$L$47</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Checkliste Feuerwiderstand'!$A$1:$L$56</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" iterate="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="159" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="190" uniqueCount="163">
   <si>
     <t>Ansprechpartner</t>
   </si>
   <si>
     <t>Straße</t>
   </si>
   <si>
     <t>PLZ/Ort</t>
   </si>
   <si>
     <t>Tel.</t>
   </si>
   <si>
     <t>E-Mail</t>
   </si>
   <si>
     <t>VKC-Nr.</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
-    <t xml:space="preserve">5. </t>
-[...1 lines deleted...]
-  <si>
     <t>6.</t>
   </si>
   <si>
     <t>7.</t>
   </si>
   <si>
     <t>9.</t>
   </si>
   <si>
     <t>Ausführende Firma:</t>
   </si>
   <si>
     <t>Datum / Unterschrift / Stempel</t>
   </si>
   <si>
     <t>Verantwortlicher</t>
   </si>
   <si>
     <t xml:space="preserve">Kontakt </t>
   </si>
   <si>
     <t>Ansprechpartner:</t>
   </si>
   <si>
     <t>Tel.:</t>
@@ -117,90 +114,81 @@
   <si>
     <t>Kd-Nr.</t>
   </si>
   <si>
     <t>Funktion:</t>
   </si>
   <si>
     <t>Architekt</t>
   </si>
   <si>
     <t>TGA</t>
   </si>
   <si>
     <t>Endkunde</t>
   </si>
   <si>
     <t>Fachunternehmer</t>
   </si>
   <si>
     <t>Ausführungszeitraum:</t>
   </si>
   <si>
     <t>Checkliste Feuerwiderstand</t>
   </si>
   <si>
-    <t>Prüfungsdokumente sind vor dem Einbau/ Start des Bauvorhabens anzufordern und mit der aktuellen DS 9501 auf unserer Homepage www.owa.de gegen zu prüfen!</t>
-[...1 lines deleted...]
-  <si>
     <t>10.</t>
   </si>
   <si>
     <t>Tragende Konstruktion:</t>
   </si>
   <si>
     <t>Stahlträgerdecke</t>
   </si>
   <si>
     <t>Stahldachkonstruktion mit Trapezblech + Mineralwolle</t>
   </si>
   <si>
     <t>Holznagelplattenbinder + Mineralwolle</t>
   </si>
   <si>
     <t>Holzbalkendecke</t>
   </si>
   <si>
     <t xml:space="preserve">2. </t>
   </si>
   <si>
     <t>Dämmung ( Dicke, Typ, Befestigung )</t>
   </si>
   <si>
     <t xml:space="preserve">3. </t>
   </si>
   <si>
     <t>OWA KIT-Nr.:</t>
   </si>
   <si>
     <t xml:space="preserve">4. </t>
-  </si>
-[...4 lines deleted...]
-    <t>von oben</t>
   </si>
   <si>
     <t>Geforderter Feuerwiderstand
 ( REI, EI bzw. F )</t>
   </si>
   <si>
     <t>KIT-16.1-01/2012 - S3</t>
   </si>
   <si>
     <t>KIT-16.1-01/2012 - S3a</t>
   </si>
   <si>
     <t>KIT-11.1-01/2008 - S3</t>
   </si>
   <si>
     <t>KIT-11.1-01/2008 - S3a</t>
   </si>
   <si>
     <t>KIT-27.1-01/2011 - S3</t>
   </si>
   <si>
     <t>KIT-27.1-01/2011 - S3a</t>
   </si>
   <si>
     <t>KIT-28.1-01/2015 - S3</t>
@@ -214,90 +202,78 @@
   <si>
     <t>KIT-17.1-01/2013 - S15 cliq</t>
   </si>
   <si>
     <t>KIT-17.1-01/2011 - S15a cliq</t>
   </si>
   <si>
     <t>KIT-19.1-01/2011 - S18p/S6a</t>
   </si>
   <si>
     <t>KIT-25.1-01/2014 - S15b</t>
   </si>
   <si>
     <t>KIT-30.1-01/2016 - OWAplan</t>
   </si>
   <si>
     <t>KIT-21.1-01/2013 - S3</t>
   </si>
   <si>
     <t>KIT-21.1-01/2013 - S3a</t>
   </si>
   <si>
     <t>Massivdecke m. Zwischenbauteil</t>
   </si>
   <si>
-    <t>KIT-10.1-01/2007 - S3</t>
-[...1 lines deleted...]
-  <si>
     <t>KIT-10.1-01/2007 - S3a</t>
   </si>
   <si>
     <t>Betonhohlkörperdecke</t>
   </si>
   <si>
     <t>KIT-22.1-01/2009 - S3</t>
   </si>
   <si>
     <t>KIT-22.1-01/2009 - S3a</t>
   </si>
   <si>
     <t>Trapezblechdecken m. Aufbeton</t>
   </si>
   <si>
     <t>KIT-23.1-01/2014 - S3</t>
   </si>
   <si>
     <t>Stahldachkonstruktion m. Trapezblech + Mineralwolle</t>
   </si>
   <si>
     <t>KIT-31.1-01/2020 - S3</t>
   </si>
   <si>
     <t>KIT-31.1-01/2020 - S3a</t>
   </si>
   <si>
-    <t>Holzdach-Konstruktion</t>
-[...4 lines deleted...]
-  <si>
     <t>KIT-07.1-01/2008 - S3</t>
-  </si>
-[...1 lines deleted...]
-    <t>Holzdecke</t>
   </si>
   <si>
     <t>Oberflächen:</t>
   </si>
   <si>
     <t>Cosmos</t>
   </si>
   <si>
     <t>Finetta</t>
   </si>
   <si>
     <t>Harmony</t>
   </si>
   <si>
     <t>Janus</t>
   </si>
   <si>
     <t>New Sandila</t>
   </si>
   <si>
     <t>Sinfonia FR</t>
   </si>
   <si>
     <t>Sinfonia Privacy</t>
   </si>
@@ -342,53 +318,50 @@
   </si>
   <si>
     <t>Humancare Lab</t>
   </si>
   <si>
     <t>Sinfonia Silencia</t>
   </si>
   <si>
     <t>Länge x Breite</t>
   </si>
   <si>
     <t>Dicke</t>
   </si>
   <si>
     <t>Plattenabmessung
 in mm</t>
   </si>
   <si>
     <t>Länge:</t>
   </si>
   <si>
     <t>Breite:</t>
   </si>
   <si>
     <t>Dicke:</t>
-  </si>
-[...1 lines deleted...]
-    <t>&lt;2050</t>
   </si>
   <si>
     <t>600 / 625</t>
   </si>
   <si>
     <t>1200 / 1250</t>
   </si>
   <si>
     <t>300 / 312,5</t>
   </si>
   <si>
     <t>System:</t>
   </si>
   <si>
     <t>S 3</t>
   </si>
   <si>
     <t>S 3 cliq</t>
   </si>
   <si>
     <t>S 3a</t>
   </si>
   <si>
     <t>S 3a cliq</t>
   </si>
@@ -455,201 +428,410 @@
   <si>
     <t>Einbauleuchte</t>
   </si>
   <si>
     <t>Aufbauleuchte</t>
   </si>
   <si>
     <t>Brandschutzkoffer</t>
   </si>
   <si>
     <t>Ein- / Aufbauteile</t>
   </si>
   <si>
     <t>Gewicht in kg:</t>
   </si>
   <si>
     <t>Format in mm:</t>
   </si>
   <si>
     <t>sonstige Einbauten:</t>
   </si>
   <si>
     <t>sonstige Bauart, Skizze beifügen</t>
   </si>
   <si>
+    <t>Objekt/ BV 
+inkl. Anschrift</t>
+  </si>
+  <si>
+    <t>Brandschutzsachverständiger</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KIT - Barriere B </t>
+  </si>
+  <si>
+    <t>v. oben</t>
+  </si>
+  <si>
+    <t>v. unten</t>
+  </si>
+  <si>
+    <t>beides</t>
+  </si>
+  <si>
     <r>
-      <t>Skizze für sonstige Bauarten, ggf.</t>
+      <rPr>
+        <sz val="11"/>
+        <color theme="2"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t>≤</t>
     </r>
     <r>
       <rPr>
-        <u/>
+        <sz val="7.7"/>
+        <color theme="2"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="2"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>2250</t>
+    </r>
+  </si>
+  <si>
+    <t>≤ 2050</t>
+  </si>
+  <si>
+    <t>Minowa</t>
+  </si>
+  <si>
+    <t>Barriere B</t>
+  </si>
+  <si>
+    <t>HNPB-Konstruktion</t>
+  </si>
+  <si>
+    <t>KIT-14.1-01/2008 - MINOWA</t>
+  </si>
+  <si>
+    <t>Massivwand</t>
+  </si>
+  <si>
+    <t>Metallständerwand</t>
+  </si>
+  <si>
+    <t>Sonstige:</t>
+  </si>
+  <si>
+    <t>Nachweise</t>
+  </si>
+  <si>
+    <t>Zusendung erforderlich:</t>
+  </si>
+  <si>
+    <t>Verwendbarkeitsnachweis
+( Prüfbericht, CE-KIT, DOP-KIT)</t>
+  </si>
+  <si>
+    <t>11.</t>
+  </si>
+  <si>
+    <t>Kritische Themen</t>
+  </si>
+  <si>
+    <t>12.</t>
+  </si>
+  <si>
+    <t>Leitungsdurchdringungen</t>
+  </si>
+  <si>
+    <t>Abweichungen Prüfbericht:</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Brandlasten </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t>≥ 7 kWh</t>
+    </r>
+    <r>
+      <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> als Anhang beifügen.</t>
+      <t>/m²</t>
     </r>
   </si>
   <si>
-    <t>Objekt/ BV 
-inkl. Anschrift</t>
+    <t>Fotodokumentation</t>
+  </si>
+  <si>
+    <t>Rohdecke, Unterdecke, Wandanschlüsse, Installationen…</t>
+  </si>
+  <si>
+    <t>GK-Fries</t>
+  </si>
+  <si>
+    <t>GK-Abschottungen</t>
+  </si>
+  <si>
+    <t>Alte Pz-Nr.:</t>
+  </si>
+  <si>
+    <t>Bestand</t>
+  </si>
+  <si>
+    <t>Neubau</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Die Prüfberichte dienen zur Planung und Vorlage / Abstimmung mit den Planern und Bauaufsichtsbehörden. Es muss generell eine Überprüfung auf Eignung/ Richtigkeit der Dokumente durch den Kunden (Planer, Fachplaner, Fachunternehmer etc.) erfolgen. Abweichungen sind im Vorfeld abzustimmen und ggf. von dem Brandschutzprüfer freizugeben . </t>
+  </si>
+  <si>
+    <t>Weitere Informationen zu den aktuellen Feuerwiderstandsklassifizierten Deckensystemen können dem Brandschutzhandbuch DS 9501 entnommen werden:</t>
+  </si>
+  <si>
+    <t>https://www.owa.de/storage/2021/07/DS_9501.pdf</t>
+  </si>
+  <si>
+    <t>13.</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Skizze für sonstige Bauarten über Registerkarte </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">"Zeichnen" bzw. "Einfügen -&gt; Formen"
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>oder als Anhang beifügen.</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">5. </t>
+  </si>
+  <si>
+    <t>KIT-10.1-01/2007 - S3</t>
   </si>
   <si>
     <r>
       <t>OWAcoustic Dessin</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 (bestimmte Produktoberflächen sind nicht für alle Bauarten verwendbar: 
-siehe DS 9501, Tab. S. 14/15)</t>
+siehe DS 9501, Tab. S. 18/19)</t>
     </r>
+  </si>
+  <si>
+    <t>Prüfbericht Planungszwecke</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Wandanschluss 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>( Anschlussbauteil muss mindestens gleichwertige Feuerwiderstandsklassifikation aufweisen )</t>
+    </r>
+  </si>
+  <si>
+    <t>Gebäudetyp:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <u/>
-[...6 lines deleted...]
-    <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0" tint="-0.14999847407452621"/>
-      <name val="Aptos Narrow"/>
-[...5 lines deleted...]
-      <color rgb="FFFF0000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="2"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="2"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="7.7"/>
+      <color theme="2"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-4.9989318521683403E-2"/>
+        <fgColor theme="3" tint="0.89999084444715716"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="62">
+  <borders count="56">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -755,63 +937,50 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom/>
-[...11 lines deleted...]
-      </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
@@ -1128,89 +1297,50 @@
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...37 lines deleted...]
-    <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
@@ -1253,954 +1383,1038 @@
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right/>
-[...24 lines deleted...]
-      </left>
       <right style="thin">
-        <color indexed="64"/>
-[...35 lines deleted...]
-      <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="235">
+  <cellXfs count="259">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="36" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="40" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="43" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...5 lines deleted...]
-      </extLst>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
       <extLst>
         <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
           <xfpb:xfComplement i="0"/>
         </ext>
       </extLst>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
       <extLst>
         <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
           <xfpb:xfComplement i="0"/>
         </ext>
       </extLst>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
       <extLst>
         <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
           <xfpb:xfComplement i="0"/>
         </ext>
       </extLst>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
       <extLst>
         <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
           <xfpb:xfComplement i="0"/>
         </ext>
       </extLst>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
       <extLst>
         <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
           <xfpb:xfComplement i="0"/>
         </ext>
       </extLst>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <extLst>
         <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
           <xfpb:xfComplement i="0"/>
         </ext>
       </extLst>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1">
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="39" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="35" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="49" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="22" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="53" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="54" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
       <extLst>
         <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
           <xfpb:xfComplement i="0"/>
         </ext>
       </extLst>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1">
       <extLst>
         <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
           <xfpb:xfComplement i="0"/>
         </ext>
       </extLst>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="42" xfId="0" applyBorder="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
       <extLst>
         <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
           <xfpb:xfComplement i="0"/>
         </ext>
       </extLst>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="44" xfId="0" applyBorder="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1">
       <extLst>
         <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
           <xfpb:xfComplement i="0"/>
         </ext>
       </extLst>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="43" xfId="0" applyBorder="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1">
       <extLst>
         <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
           <xfpb:xfComplement i="0"/>
         </ext>
       </extLst>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
       <extLst>
         <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
           <xfpb:xfComplement i="0"/>
         </ext>
       </extLst>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="46" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <extLst>
         <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
           <xfpb:xfComplement i="0"/>
         </ext>
       </extLst>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="45" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <extLst>
         <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
           <xfpb:xfComplement i="0"/>
         </ext>
       </extLst>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="55" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
       <extLst>
         <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
           <xfpb:xfComplement i="0"/>
         </ext>
       </extLst>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="47" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="39" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="45" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="38" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="29" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="30" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="39" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="37" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...19 lines deleted...]
-      </extLst>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="41" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="43" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="42" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="35" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="37" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="23" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="25" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="47" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="35" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="38" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="47" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="44" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="55" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="47" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="55" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="25" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="41" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="32" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="43" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="40" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="50" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="49" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="39" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="26" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="27" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="38" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="42" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="40" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="45" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="29" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="45" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="50" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="49" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="45" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="44" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="34" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="46" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="47" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="48" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="44" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...131 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="48" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="50" xfId="0" applyBorder="1" applyAlignment="1">
-[...181 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...126 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
+    <cellStyle name="Link" xfId="1" builtinId="8"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2022/11/relationships/FeaturePropertyBag" Target="featurePropertyBag/featurePropertyBag.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>4</xdr:col>
-      <xdr:colOff>477146</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>278579</xdr:rowOff>
+      <xdr:colOff>612322</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>285750</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>818345</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>281725</xdr:rowOff>
+      <xdr:colOff>783227</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>289345</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
         <xdr:cNvPr id="3" name="Gerade Verbindung mit Pfeil 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7172FEFB-DBF1-3F12-7343-57534F3F408D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
-        <a:xfrm>
-[...1 lines deleted...]
-          <a:ext cx="1105882" cy="3146"/>
+        <a:xfrm flipV="1">
+          <a:off x="3755572" y="6477000"/>
+          <a:ext cx="952499" cy="3595"/>
         </a:xfrm>
         <a:prstGeom prst="straightConnector1">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:solidFill>
             <a:srgbClr val="FF0000"/>
           </a:solidFill>
           <a:tailEnd type="triangle"/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>638931</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:row>18</xdr:row>
       <xdr:rowOff>327183</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>640476</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:row>18</xdr:row>
       <xdr:rowOff>327243</xdr:rowOff>
     </xdr:to>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing">
       <mc:Choice Requires="xdr14">
         <xdr:contentPart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
           <xdr14:nvContentPartPr>
             <xdr14:cNvPr id="25" name="Freihand 24">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A84451C-8C90-B03A-F0BA-B1BD43585F8E}"/>
                 </a:ext>
               </a:extLst>
             </xdr14:cNvPr>
             <xdr14:cNvContentPartPr/>
           </xdr14:nvContentPartPr>
           <xdr14:nvPr macro=""/>
           <xdr14:xfrm>
             <a:off x="4509545" y="4829910"/>
             <a:ext cx="360" cy="7560"/>
           </xdr14:xfrm>
         </xdr:contentPart>
       </mc:Choice>
       <mc:Fallback xmlns="">
         <xdr:pic>
           <xdr:nvPicPr>
@@ -2574,1361 +2788,1613 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.owa.de/storage/2021/07/DS_9501.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{49E0F926-2F50-4CC7-AB9D-9D7562EAED8D}">
   <sheetPr>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
-  <dimension ref="A1:X64"/>
+  <dimension ref="A1:X73"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" showRuler="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G17" sqref="G17:L21"/>
+    <sheetView showGridLines="0" tabSelected="1" showRuler="0" topLeftCell="A34" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="K40" sqref="K40:L40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="13.42578125" customWidth="1"/>
+    <col min="1" max="1" width="14.28515625" customWidth="1"/>
     <col min="2" max="2" width="8.42578125" customWidth="1"/>
-    <col min="6" max="6" width="14" customWidth="1"/>
-    <col min="8" max="8" width="7.140625" customWidth="1"/>
+    <col min="6" max="6" width="15.42578125" customWidth="1"/>
+    <col min="8" max="8" width="10.42578125" customWidth="1"/>
     <col min="9" max="9" width="16.5703125" customWidth="1"/>
-    <col min="11" max="11" width="9.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="24" max="24" width="27.85546875" style="30" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="11.5703125" customWidth="1"/>
+    <col min="11" max="11" width="11.42578125" customWidth="1"/>
+    <col min="12" max="12" width="28.5703125" customWidth="1"/>
+    <col min="23" max="23" width="25.28515625" style="18" hidden="1" customWidth="1"/>
+    <col min="24" max="24" width="27.85546875" style="17" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" ht="34.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="191" t="s">
+      <c r="A1" s="234" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1" s="235"/>
+      <c r="C1" s="235"/>
+      <c r="D1" s="235"/>
+      <c r="E1" s="235"/>
+      <c r="F1" s="235"/>
+      <c r="G1" s="235"/>
+      <c r="H1" s="235"/>
+      <c r="I1" s="235"/>
+      <c r="J1" s="235"/>
+      <c r="K1" s="235"/>
+      <c r="L1" s="236"/>
+    </row>
+    <row r="2" spans="1:24" ht="45.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="243" t="s">
+        <v>152</v>
+      </c>
+      <c r="B2" s="244"/>
+      <c r="C2" s="244"/>
+      <c r="D2" s="244"/>
+      <c r="E2" s="244"/>
+      <c r="F2" s="244"/>
+      <c r="G2" s="244"/>
+      <c r="H2" s="244"/>
+      <c r="I2" s="244"/>
+      <c r="J2" s="244"/>
+      <c r="K2" s="244"/>
+      <c r="L2" s="245"/>
+    </row>
+    <row r="3" spans="1:24" ht="22.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="252" t="s">
+        <v>153</v>
+      </c>
+      <c r="B3" s="253"/>
+      <c r="C3" s="253"/>
+      <c r="D3" s="253"/>
+      <c r="E3" s="253"/>
+      <c r="F3" s="253"/>
+      <c r="G3" s="253"/>
+      <c r="H3" s="253"/>
+      <c r="I3" s="253"/>
+      <c r="J3" s="253"/>
+      <c r="K3" s="253"/>
+      <c r="L3" s="254"/>
+      <c r="W3" s="18" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="4" spans="1:24" ht="22.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="209" t="s">
+        <v>154</v>
+      </c>
+      <c r="B4" s="210"/>
+      <c r="C4" s="210"/>
+      <c r="D4" s="210"/>
+      <c r="E4" s="210"/>
+      <c r="F4" s="210"/>
+      <c r="G4" s="210"/>
+      <c r="H4" s="210"/>
+      <c r="I4" s="210"/>
+      <c r="J4" s="210"/>
+      <c r="K4" s="210"/>
+      <c r="L4" s="211"/>
+    </row>
+    <row r="5" spans="1:24" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="212" t="s">
+        <v>121</v>
+      </c>
+      <c r="B5" s="237"/>
+      <c r="C5" s="238"/>
+      <c r="D5" s="238"/>
+      <c r="E5" s="238"/>
+      <c r="F5" s="238"/>
+      <c r="G5" s="239"/>
+      <c r="H5" s="61" t="s">
+        <v>5</v>
+      </c>
+      <c r="I5" s="237"/>
+      <c r="J5" s="238"/>
+      <c r="K5" s="238"/>
+      <c r="L5" s="246"/>
+      <c r="W5" s="18" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A6" s="213"/>
+      <c r="B6" s="240"/>
+      <c r="C6" s="241"/>
+      <c r="D6" s="241"/>
+      <c r="E6" s="241"/>
+      <c r="F6" s="241"/>
+      <c r="G6" s="242"/>
+      <c r="H6" s="62"/>
+      <c r="I6" s="240"/>
+      <c r="J6" s="241"/>
+      <c r="K6" s="241"/>
+      <c r="L6" s="247"/>
+      <c r="W6" s="18" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A7" s="63" t="s">
+        <v>12</v>
+      </c>
+      <c r="B7" s="237"/>
+      <c r="C7" s="238"/>
+      <c r="D7" s="238"/>
+      <c r="E7" s="238"/>
+      <c r="F7" s="239"/>
+      <c r="G7" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="H7" s="65"/>
+      <c r="I7" s="65"/>
+      <c r="J7" s="66"/>
+      <c r="K7" s="61" t="s">
+        <v>16</v>
+      </c>
+      <c r="L7" s="67"/>
+      <c r="W7" s="18" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A8" s="68" t="s">
+        <v>13</v>
+      </c>
+      <c r="B8" s="240"/>
+      <c r="C8" s="241"/>
+      <c r="D8" s="241"/>
+      <c r="E8" s="241"/>
+      <c r="F8" s="242"/>
+      <c r="G8" s="237"/>
+      <c r="H8" s="238"/>
+      <c r="I8" s="238"/>
+      <c r="J8" s="239"/>
+      <c r="K8" s="237"/>
+      <c r="L8" s="246"/>
+      <c r="W8" s="18" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="69"/>
+      <c r="B9" s="62" t="s">
+        <v>17</v>
+      </c>
+      <c r="C9" s="248"/>
+      <c r="D9" s="249"/>
+      <c r="E9" s="70"/>
+      <c r="F9" s="71"/>
+      <c r="G9" s="240"/>
+      <c r="H9" s="241"/>
+      <c r="I9" s="241"/>
+      <c r="J9" s="242"/>
+      <c r="K9" s="240"/>
+      <c r="L9" s="247"/>
+      <c r="W9" s="18" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A10" s="68" t="s">
+        <v>1</v>
+      </c>
+      <c r="B10" s="65"/>
+      <c r="C10" s="65"/>
+      <c r="D10" s="65"/>
+      <c r="E10" s="65"/>
+      <c r="F10" s="66"/>
+      <c r="G10" s="61" t="s">
+        <v>2</v>
+      </c>
+      <c r="H10" s="65"/>
+      <c r="I10" s="65"/>
+      <c r="J10" s="65"/>
+      <c r="K10" s="65"/>
+      <c r="L10" s="72"/>
+    </row>
+    <row r="11" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A11" s="250"/>
+      <c r="B11" s="238"/>
+      <c r="C11" s="238"/>
+      <c r="D11" s="238"/>
+      <c r="E11" s="238"/>
+      <c r="F11" s="239"/>
+      <c r="G11" s="237"/>
+      <c r="H11" s="238"/>
+      <c r="I11" s="238"/>
+      <c r="J11" s="238"/>
+      <c r="K11" s="238"/>
+      <c r="L11" s="246"/>
+      <c r="W11" s="18" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A12" s="251"/>
+      <c r="B12" s="241"/>
+      <c r="C12" s="241"/>
+      <c r="D12" s="241"/>
+      <c r="E12" s="241"/>
+      <c r="F12" s="242"/>
+      <c r="G12" s="240"/>
+      <c r="H12" s="241"/>
+      <c r="I12" s="241"/>
+      <c r="J12" s="241"/>
+      <c r="K12" s="241"/>
+      <c r="L12" s="247"/>
+      <c r="W12" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="X12" s="17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A13" s="63" t="s">
+        <v>3</v>
+      </c>
+      <c r="B13" s="237"/>
+      <c r="C13" s="238"/>
+      <c r="D13" s="238"/>
+      <c r="E13" s="238"/>
+      <c r="F13" s="239"/>
+      <c r="G13" s="61" t="s">
+        <v>4</v>
+      </c>
+      <c r="H13" s="237"/>
+      <c r="I13" s="238"/>
+      <c r="J13" s="238"/>
+      <c r="K13" s="238"/>
+      <c r="L13" s="246"/>
+      <c r="W13" s="18" t="s">
+        <v>37</v>
+      </c>
+      <c r="X13" s="17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A14" s="73"/>
+      <c r="B14" s="240"/>
+      <c r="C14" s="241"/>
+      <c r="D14" s="241"/>
+      <c r="E14" s="241"/>
+      <c r="F14" s="242"/>
+      <c r="G14" s="62"/>
+      <c r="H14" s="240"/>
+      <c r="I14" s="241"/>
+      <c r="J14" s="241"/>
+      <c r="K14" s="241"/>
+      <c r="L14" s="247"/>
+      <c r="W14" s="18" t="s">
+        <v>38</v>
+      </c>
+      <c r="X14" s="17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A15" s="4"/>
+      <c r="L15" s="3"/>
+      <c r="W15" s="18" t="s">
+        <v>39</v>
+      </c>
+      <c r="X15" s="17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24" ht="34.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="255" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="256"/>
+      <c r="C16" s="257"/>
+      <c r="D16" s="224"/>
+      <c r="E16" s="225"/>
+      <c r="F16" s="258"/>
+      <c r="G16" s="80" t="s">
+        <v>162</v>
+      </c>
+      <c r="H16" s="77" t="b">
+        <v>0</v>
+      </c>
+      <c r="I16" s="81" t="s">
+        <v>151</v>
+      </c>
+      <c r="J16" s="77" t="b">
+        <v>0</v>
+      </c>
+      <c r="K16" s="78" t="s">
+        <v>150</v>
+      </c>
+      <c r="L16" s="79"/>
+      <c r="W16" s="18" t="s">
+        <v>40</v>
+      </c>
+      <c r="X16" s="17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="104" t="s">
+        <v>6</v>
+      </c>
+      <c r="B17" s="231" t="s">
+        <v>25</v>
+      </c>
+      <c r="C17" s="232"/>
+      <c r="D17" s="232"/>
+      <c r="E17" s="232"/>
+      <c r="F17" s="233"/>
+      <c r="G17" s="223" t="s">
+        <v>156</v>
+      </c>
+      <c r="H17" s="87"/>
+      <c r="I17" s="87"/>
+      <c r="J17" s="87"/>
+      <c r="K17" s="87"/>
+      <c r="L17" s="89"/>
+      <c r="W17" s="18" t="s">
+        <v>41</v>
+      </c>
+      <c r="X17" s="17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18" spans="1:24" ht="42.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="123"/>
+      <c r="B18" s="7" t="b">
+        <v>0</v>
+      </c>
+      <c r="C18" s="214" t="s">
+        <v>26</v>
+      </c>
+      <c r="D18" s="140"/>
+      <c r="E18" s="140"/>
+      <c r="F18" s="154"/>
+      <c r="G18" s="224"/>
+      <c r="H18" s="225"/>
+      <c r="I18" s="225"/>
+      <c r="J18" s="225"/>
+      <c r="K18" s="225"/>
+      <c r="L18" s="226"/>
+      <c r="W18" s="18" t="s">
+        <v>42</v>
+      </c>
+      <c r="X18" s="17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19" spans="1:24" ht="42.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="123"/>
+      <c r="B19" s="7" t="b">
+        <v>0</v>
+      </c>
+      <c r="C19" s="214" t="s">
+        <v>27</v>
+      </c>
+      <c r="D19" s="140"/>
+      <c r="E19" s="140"/>
+      <c r="F19" s="154"/>
+      <c r="G19" s="179"/>
+      <c r="H19" s="227"/>
+      <c r="I19" s="227"/>
+      <c r="J19" s="227"/>
+      <c r="K19" s="227"/>
+      <c r="L19" s="180"/>
+      <c r="W19" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="X19" s="17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20" spans="1:24" ht="42.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="123"/>
+      <c r="B20" s="7" t="b">
+        <v>0</v>
+      </c>
+      <c r="C20" s="214" t="s">
+        <v>28</v>
+      </c>
+      <c r="D20" s="140"/>
+      <c r="E20" s="140"/>
+      <c r="F20" s="154"/>
+      <c r="G20" s="179"/>
+      <c r="H20" s="227"/>
+      <c r="I20" s="227"/>
+      <c r="J20" s="227"/>
+      <c r="K20" s="227"/>
+      <c r="L20" s="180"/>
+      <c r="U20" s="82"/>
+      <c r="W20" s="18" t="s">
+        <v>44</v>
+      </c>
+      <c r="X20" s="17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21" spans="1:24" ht="42.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="123"/>
+      <c r="B21" s="7" t="b">
+        <v>0</v>
+      </c>
+      <c r="C21" s="214" t="s">
+        <v>29</v>
+      </c>
+      <c r="D21" s="140"/>
+      <c r="E21" s="140"/>
+      <c r="F21" s="154"/>
+      <c r="G21" s="179"/>
+      <c r="H21" s="227"/>
+      <c r="I21" s="227"/>
+      <c r="J21" s="227"/>
+      <c r="K21" s="227"/>
+      <c r="L21" s="180"/>
+      <c r="P21" s="6"/>
+      <c r="W21" s="18" t="s">
+        <v>45</v>
+      </c>
+      <c r="X21" s="17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="22" spans="1:24" ht="42.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="105"/>
+      <c r="B22" s="8" t="b">
+        <v>0</v>
+      </c>
+      <c r="C22" s="215" t="s">
+        <v>120</v>
+      </c>
+      <c r="D22" s="216"/>
+      <c r="E22" s="216"/>
+      <c r="F22" s="217"/>
+      <c r="G22" s="228"/>
+      <c r="H22" s="229"/>
+      <c r="I22" s="229"/>
+      <c r="J22" s="229"/>
+      <c r="K22" s="229"/>
+      <c r="L22" s="230"/>
+      <c r="W22" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="X22" s="17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="23" spans="1:24" s="9" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="B23" s="220" t="s">
+        <v>31</v>
+      </c>
+      <c r="C23" s="221"/>
+      <c r="D23" s="221"/>
+      <c r="E23" s="221"/>
+      <c r="F23" s="222"/>
+      <c r="G23" s="21"/>
+      <c r="H23" s="22"/>
+      <c r="I23" s="218"/>
+      <c r="J23" s="219"/>
+      <c r="K23" s="22"/>
+      <c r="L23" s="23"/>
+      <c r="W23" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="X23" s="17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="24" spans="1:24" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="104" t="s">
+        <v>32</v>
+      </c>
+      <c r="B24" s="114" t="s">
+        <v>35</v>
+      </c>
+      <c r="C24" s="115"/>
+      <c r="D24" s="115"/>
+      <c r="E24" s="115"/>
+      <c r="F24" s="116"/>
+      <c r="G24" s="45" t="b">
+        <v>0</v>
+      </c>
+      <c r="H24" s="47" t="s">
+        <v>125</v>
+      </c>
+      <c r="I24" s="46" t="b">
+        <v>0</v>
+      </c>
+      <c r="J24" s="16" t="s">
+        <v>124</v>
+      </c>
+      <c r="K24" s="46" t="b">
+        <v>0</v>
+      </c>
+      <c r="L24" s="19" t="s">
+        <v>126</v>
+      </c>
+      <c r="W24" s="18" t="s">
+        <v>49</v>
+      </c>
+      <c r="X24" s="17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="25" spans="1:24" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="123"/>
+      <c r="B25" s="117"/>
+      <c r="C25" s="118"/>
+      <c r="D25" s="118"/>
+      <c r="E25" s="118"/>
+      <c r="F25" s="119"/>
+      <c r="G25" s="11" t="b">
+        <v>0</v>
+      </c>
+      <c r="H25" s="31">
+        <v>30</v>
+      </c>
+      <c r="I25" s="32" t="b">
+        <v>0</v>
+      </c>
+      <c r="J25" s="31">
+        <v>60</v>
+      </c>
+      <c r="K25" s="32" t="b">
+        <v>0</v>
+      </c>
+      <c r="L25" s="20">
+        <v>90</v>
+      </c>
+      <c r="W25" s="18" t="s">
+        <v>48</v>
+      </c>
+      <c r="X25" s="17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="26" spans="1:24" ht="21.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="105"/>
+      <c r="B26" s="120"/>
+      <c r="C26" s="121"/>
+      <c r="D26" s="121"/>
+      <c r="E26" s="121"/>
+      <c r="F26" s="122"/>
+      <c r="G26" s="12" t="b">
+        <v>0</v>
+      </c>
+      <c r="H26" s="13">
+        <v>120</v>
+      </c>
+      <c r="I26" s="14" t="b">
+        <v>0</v>
+      </c>
+      <c r="J26" s="13">
+        <v>180</v>
+      </c>
+      <c r="K26" s="1"/>
+      <c r="L26" s="10"/>
+      <c r="W26" s="18" t="s">
+        <v>50</v>
+      </c>
+      <c r="X26" s="17" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="27" spans="1:24" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="104" t="s">
+        <v>34</v>
+      </c>
+      <c r="B27" s="201" t="s">
+        <v>136</v>
+      </c>
+      <c r="C27" s="202"/>
+      <c r="D27" s="202"/>
+      <c r="E27" s="202"/>
+      <c r="F27" s="203"/>
+      <c r="G27" s="199" t="s">
+        <v>33</v>
+      </c>
+      <c r="H27" s="87"/>
+      <c r="I27" s="175"/>
+      <c r="J27" s="177"/>
+      <c r="K27" s="43" t="s">
+        <v>149</v>
+      </c>
+      <c r="L27" s="76"/>
+      <c r="W27" s="18" t="s">
+        <v>51</v>
+      </c>
+      <c r="X27" s="17" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="28" spans="1:24" ht="48.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="105"/>
+      <c r="B28" s="84" t="s">
+        <v>137</v>
+      </c>
+      <c r="C28" s="85"/>
+      <c r="D28" s="85"/>
+      <c r="E28" s="85"/>
+      <c r="F28" s="86"/>
+      <c r="G28" s="51" t="b">
+        <v>0</v>
+      </c>
+      <c r="H28" s="106" t="s">
+        <v>160</v>
+      </c>
+      <c r="I28" s="107"/>
+      <c r="J28" s="52" t="b">
+        <v>0</v>
+      </c>
+      <c r="K28" s="106" t="s">
+        <v>138</v>
+      </c>
+      <c r="L28" s="200"/>
+      <c r="W28" s="18" t="s">
+        <v>53</v>
+      </c>
+      <c r="X28" s="17" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="29" spans="1:24" ht="42.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="74" t="s">
+        <v>157</v>
+      </c>
+      <c r="B29" s="204" t="s">
+        <v>159</v>
+      </c>
+      <c r="C29" s="205"/>
+      <c r="D29" s="205"/>
+      <c r="E29" s="205"/>
+      <c r="F29" s="206"/>
+      <c r="G29" s="207"/>
+      <c r="H29" s="208"/>
+      <c r="I29" s="129"/>
+      <c r="J29" s="130"/>
+      <c r="K29" s="208"/>
+      <c r="L29" s="194"/>
+      <c r="W29" s="18" t="s">
+        <v>158</v>
+      </c>
+      <c r="X29" s="17" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="30" spans="1:24" ht="22.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="104" t="s">
+        <v>7</v>
+      </c>
+      <c r="B30" s="181" t="s">
+        <v>88</v>
+      </c>
+      <c r="C30" s="182"/>
+      <c r="D30" s="184" t="s">
+        <v>86</v>
+      </c>
+      <c r="E30" s="184"/>
+      <c r="F30" s="185"/>
+      <c r="G30" s="197"/>
+      <c r="H30" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="I30" s="40"/>
+      <c r="J30" s="25" t="s">
+        <v>90</v>
+      </c>
+      <c r="K30" s="40"/>
+      <c r="L30" s="194"/>
+      <c r="W30" s="18" t="s">
+        <v>55</v>
+      </c>
+      <c r="X30" s="17" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="31" spans="1:24" ht="22.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="105"/>
+      <c r="B31" s="183"/>
+      <c r="C31" s="183"/>
+      <c r="D31" s="186" t="s">
+        <v>87</v>
+      </c>
+      <c r="E31" s="186"/>
+      <c r="F31" s="187"/>
+      <c r="G31" s="198"/>
+      <c r="H31" s="26" t="s">
+        <v>91</v>
+      </c>
+      <c r="I31" s="39"/>
+      <c r="J31" s="164"/>
+      <c r="K31" s="164"/>
+      <c r="L31" s="165"/>
+      <c r="W31" s="18" t="s">
+        <v>56</v>
+      </c>
+      <c r="X31" s="17" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="32" spans="1:24" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="104" t="s">
+        <v>8</v>
+      </c>
+      <c r="B32" s="188" t="s">
+        <v>95</v>
+      </c>
+      <c r="C32" s="189"/>
+      <c r="D32" s="189"/>
+      <c r="E32" s="189"/>
+      <c r="F32" s="190"/>
+      <c r="G32" s="184" t="s">
+        <v>104</v>
+      </c>
+      <c r="H32" s="184"/>
+      <c r="I32" s="184"/>
+      <c r="J32" s="184"/>
+      <c r="K32" s="175"/>
+      <c r="L32" s="178"/>
+      <c r="W32" s="18" t="s">
+        <v>58</v>
+      </c>
+      <c r="X32" s="17" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="33" spans="1:24" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="123"/>
+      <c r="B33" s="191"/>
+      <c r="C33" s="192"/>
+      <c r="D33" s="192"/>
+      <c r="E33" s="192"/>
+      <c r="F33" s="193"/>
+      <c r="G33" s="144" t="s">
+        <v>105</v>
+      </c>
+      <c r="H33" s="144"/>
+      <c r="I33" s="144"/>
+      <c r="J33" s="144"/>
+      <c r="K33" s="179"/>
+      <c r="L33" s="180"/>
+      <c r="W33" s="18" t="s">
+        <v>60</v>
+      </c>
+      <c r="X33" s="17" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="34" spans="1:24" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="123"/>
+      <c r="B34" s="33" t="b">
+        <v>0</v>
+      </c>
+      <c r="C34" t="s">
+        <v>96</v>
+      </c>
+      <c r="D34" s="33" t="b">
+        <v>0</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="F34" s="53"/>
+      <c r="G34" s="144"/>
+      <c r="H34" s="144"/>
+      <c r="I34" s="144"/>
+      <c r="J34" s="144"/>
+      <c r="K34" s="144"/>
+      <c r="L34" s="145"/>
+      <c r="W34" s="18" t="s">
+        <v>61</v>
+      </c>
+      <c r="X34" s="17" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="35" spans="1:24" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="123"/>
+      <c r="B35" s="33" t="b">
+        <v>0</v>
+      </c>
+      <c r="C35" t="s">
+        <v>98</v>
+      </c>
+      <c r="D35" s="33" t="b">
+        <v>0</v>
+      </c>
+      <c r="E35" t="s">
+        <v>99</v>
+      </c>
+      <c r="F35" s="54"/>
+      <c r="G35" s="37"/>
+      <c r="H35" s="37"/>
+      <c r="I35" s="37"/>
+      <c r="J35" s="37"/>
+      <c r="K35" s="37"/>
+      <c r="L35" s="38"/>
+      <c r="W35" s="18" t="s">
+        <v>132</v>
+      </c>
+      <c r="X35" s="17" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="36" spans="1:24" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="123"/>
+      <c r="B36" s="33" t="b">
+        <v>0</v>
+      </c>
+      <c r="C36" t="s">
+        <v>101</v>
+      </c>
+      <c r="D36" s="33" t="b">
+        <v>0</v>
+      </c>
+      <c r="E36" t="s">
+        <v>100</v>
+      </c>
+      <c r="F36" s="54"/>
+      <c r="G36" s="146" t="s">
+        <v>106</v>
+      </c>
+      <c r="H36" s="146"/>
+      <c r="I36" s="146"/>
+      <c r="J36" s="27"/>
+      <c r="K36" s="27"/>
+      <c r="L36" s="28"/>
+      <c r="W36" s="18" t="s">
+        <v>62</v>
+      </c>
+      <c r="X36" s="17" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="37" spans="1:24" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="123"/>
+      <c r="B37" s="33" t="b">
+        <v>0</v>
+      </c>
+      <c r="C37" t="s">
+        <v>102</v>
+      </c>
+      <c r="D37" s="33" t="b">
+        <v>0</v>
+      </c>
+      <c r="E37" t="s">
+        <v>103</v>
+      </c>
+      <c r="F37" s="54"/>
+      <c r="G37" s="131"/>
+      <c r="H37" s="56" t="b">
+        <v>0</v>
+      </c>
+      <c r="I37" s="134" t="s">
+        <v>107</v>
+      </c>
+      <c r="J37" s="134"/>
+      <c r="K37" s="134"/>
+      <c r="L37" s="135"/>
+      <c r="W37" s="18" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="38" spans="1:24" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="123"/>
+      <c r="B38" s="33" t="b">
+        <v>0</v>
+      </c>
+      <c r="C38" t="s">
+        <v>79</v>
+      </c>
+      <c r="D38" s="33" t="b">
+        <v>0</v>
+      </c>
+      <c r="E38" t="s">
+        <v>130</v>
+      </c>
+      <c r="F38" s="54"/>
+      <c r="G38" s="132"/>
+      <c r="H38" s="56" t="b">
+        <v>0</v>
+      </c>
+      <c r="I38" s="134" t="s">
+        <v>108</v>
+      </c>
+      <c r="J38" s="134"/>
+      <c r="K38" s="134"/>
+      <c r="L38" s="135"/>
+      <c r="V38" s="6"/>
+    </row>
+    <row r="39" spans="1:24" ht="19.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="105"/>
+      <c r="B39" s="34" t="b">
+        <v>0</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="D39" s="34" t="b">
+        <v>0</v>
+      </c>
+      <c r="E39" s="136"/>
+      <c r="F39" s="137"/>
+      <c r="G39" s="133"/>
+      <c r="H39" s="57" t="b">
+        <v>0</v>
+      </c>
+      <c r="I39" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="J39" s="195"/>
+      <c r="K39" s="196"/>
+      <c r="L39" s="35"/>
+    </row>
+    <row r="40" spans="1:24" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="48" t="s">
+        <v>110</v>
+      </c>
+      <c r="B40" s="100" t="s">
+        <v>111</v>
+      </c>
+      <c r="C40" s="98"/>
+      <c r="D40" s="98"/>
+      <c r="E40" s="98"/>
+      <c r="F40" s="101"/>
+      <c r="G40" s="102"/>
+      <c r="H40" s="103"/>
+      <c r="I40" s="129"/>
+      <c r="J40" s="130"/>
+      <c r="K40" s="127" t="s">
+        <v>112</v>
+      </c>
+      <c r="L40" s="128"/>
+    </row>
+    <row r="41" spans="1:24" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="111" t="s">
+        <v>9</v>
+      </c>
+      <c r="B41" s="114" t="s">
+        <v>161</v>
+      </c>
+      <c r="C41" s="115"/>
+      <c r="D41" s="115"/>
+      <c r="E41" s="115"/>
+      <c r="F41" s="116"/>
+      <c r="G41" s="44" t="b">
+        <v>0</v>
+      </c>
+      <c r="H41" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="I41" s="25"/>
+      <c r="J41" s="44" t="b">
+        <v>0</v>
+      </c>
+      <c r="K41" s="138" t="s">
+        <v>134</v>
+      </c>
+      <c r="L41" s="139"/>
+    </row>
+    <row r="42" spans="1:24" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="112"/>
+      <c r="B42" s="117"/>
+      <c r="C42" s="118"/>
+      <c r="D42" s="118"/>
+      <c r="E42" s="118"/>
+      <c r="F42" s="119"/>
+      <c r="G42" s="75" t="b">
+        <v>0</v>
+      </c>
+      <c r="H42" s="140" t="s">
+        <v>147</v>
+      </c>
+      <c r="I42" s="154"/>
+      <c r="J42" s="75" t="b">
+        <v>0</v>
+      </c>
+      <c r="K42" s="140" t="s">
+        <v>148</v>
+      </c>
+      <c r="L42" s="141"/>
+    </row>
+    <row r="43" spans="1:24" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="113"/>
+      <c r="B43" s="120"/>
+      <c r="C43" s="121"/>
+      <c r="D43" s="121"/>
+      <c r="E43" s="121"/>
+      <c r="F43" s="122"/>
+      <c r="G43" s="58" t="b">
+        <v>0</v>
+      </c>
+      <c r="H43" s="59" t="s">
+        <v>135</v>
+      </c>
+      <c r="I43" s="108"/>
+      <c r="J43" s="109"/>
+      <c r="K43" s="109"/>
+      <c r="L43" s="110"/>
+    </row>
+    <row r="44" spans="1:24" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="104" t="s">
         <v>24</v>
       </c>
-      <c r="B1" s="192"/>
-[...12 lines deleted...]
-      <c r="A2" s="200" t="s">
+      <c r="B44" s="95" t="s">
+        <v>116</v>
+      </c>
+      <c r="C44" s="96"/>
+      <c r="D44" s="96"/>
+      <c r="E44" s="96"/>
+      <c r="F44" s="97"/>
+      <c r="G44" s="44" t="b">
+        <v>0</v>
+      </c>
+      <c r="H44" s="149" t="s">
+        <v>113</v>
+      </c>
+      <c r="I44" s="150"/>
+      <c r="J44" s="60" t="b">
+        <v>0</v>
+      </c>
+      <c r="K44" s="147" t="s">
+        <v>115</v>
+      </c>
+      <c r="L44" s="148"/>
+    </row>
+    <row r="45" spans="1:24" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="123"/>
+      <c r="B45" s="124"/>
+      <c r="C45" s="125"/>
+      <c r="D45" s="125"/>
+      <c r="E45" s="125"/>
+      <c r="F45" s="126"/>
+      <c r="G45" s="29" t="b">
+        <v>0</v>
+      </c>
+      <c r="H45" s="140" t="s">
+        <v>114</v>
+      </c>
+      <c r="I45" s="140"/>
+      <c r="J45" s="140"/>
+      <c r="K45" s="140"/>
+      <c r="L45" s="141"/>
+    </row>
+    <row r="46" spans="1:24" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="123"/>
+      <c r="B46" s="124"/>
+      <c r="C46" s="125"/>
+      <c r="D46" s="125"/>
+      <c r="E46" s="125"/>
+      <c r="F46" s="126"/>
+      <c r="G46" s="29" t="b">
+        <v>0</v>
+      </c>
+      <c r="H46" s="140" t="s">
+        <v>119</v>
+      </c>
+      <c r="I46" s="140"/>
+      <c r="J46" s="151"/>
+      <c r="K46" s="152"/>
+      <c r="L46" s="153"/>
+    </row>
+    <row r="47" spans="1:24" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="105"/>
+      <c r="B47" s="84"/>
+      <c r="C47" s="85"/>
+      <c r="D47" s="85"/>
+      <c r="E47" s="85"/>
+      <c r="F47" s="86"/>
+      <c r="G47" s="142" t="s">
+        <v>118</v>
+      </c>
+      <c r="H47" s="143"/>
+      <c r="I47" s="41"/>
+      <c r="J47" s="90" t="s">
+        <v>117</v>
+      </c>
+      <c r="K47" s="90"/>
+      <c r="L47" s="42"/>
+    </row>
+    <row r="48" spans="1:24" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="104" t="s">
+        <v>139</v>
+      </c>
+      <c r="B48" s="95" t="s">
+        <v>140</v>
+      </c>
+      <c r="C48" s="96"/>
+      <c r="D48" s="96"/>
+      <c r="E48" s="96"/>
+      <c r="F48" s="97"/>
+      <c r="G48" s="44" t="b">
+        <v>0</v>
+      </c>
+      <c r="H48" s="87" t="s">
+        <v>142</v>
+      </c>
+      <c r="I48" s="88"/>
+      <c r="J48" s="55" t="b">
+        <v>0</v>
+      </c>
+      <c r="K48" s="87" t="s">
+        <v>144</v>
+      </c>
+      <c r="L48" s="89"/>
+    </row>
+    <row r="49" spans="1:24" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="105"/>
+      <c r="B49" s="84"/>
+      <c r="C49" s="85"/>
+      <c r="D49" s="85"/>
+      <c r="E49" s="85"/>
+      <c r="F49" s="86"/>
+      <c r="G49" s="49" t="b">
+        <v>0</v>
+      </c>
+      <c r="H49" s="90" t="s">
+        <v>143</v>
+      </c>
+      <c r="I49" s="91"/>
+      <c r="J49" s="92"/>
+      <c r="K49" s="93"/>
+      <c r="L49" s="94"/>
+    </row>
+    <row r="50" spans="1:24" ht="27.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="36" t="s">
+        <v>141</v>
+      </c>
+      <c r="B50" s="84" t="s">
+        <v>145</v>
+      </c>
+      <c r="C50" s="85"/>
+      <c r="D50" s="85"/>
+      <c r="E50" s="85"/>
+      <c r="F50" s="86"/>
+      <c r="G50" s="50" t="b">
+        <v>0</v>
+      </c>
+      <c r="H50" s="98" t="s">
+        <v>146</v>
+      </c>
+      <c r="I50" s="98"/>
+      <c r="J50" s="98"/>
+      <c r="K50" s="98"/>
+      <c r="L50" s="99"/>
+    </row>
+    <row r="51" spans="1:24" ht="37.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="104" t="s">
+        <v>155</v>
+      </c>
+      <c r="B51" s="169" t="s">
+        <v>10</v>
+      </c>
+      <c r="C51" s="149"/>
+      <c r="D51" s="150"/>
+      <c r="E51" s="175"/>
+      <c r="F51" s="176"/>
+      <c r="G51" s="176"/>
+      <c r="H51" s="176"/>
+      <c r="I51" s="177"/>
+      <c r="J51" s="175"/>
+      <c r="K51" s="176"/>
+      <c r="L51" s="178"/>
+      <c r="W51" s="18" t="s">
+        <v>63</v>
+      </c>
+      <c r="X51" s="17" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="52" spans="1:24" ht="22.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="105"/>
+      <c r="B52" s="170"/>
+      <c r="C52" s="171"/>
+      <c r="D52" s="172"/>
+      <c r="E52" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="F52" s="30"/>
+      <c r="G52" s="166"/>
+      <c r="H52" s="166"/>
+      <c r="I52" s="30"/>
+      <c r="J52" s="167" t="s">
+        <v>15</v>
+      </c>
+      <c r="K52" s="166"/>
+      <c r="L52" s="168"/>
+      <c r="W52" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="X52" s="17" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="53" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A53" s="155"/>
+      <c r="B53" s="156"/>
+      <c r="C53" s="156"/>
+      <c r="D53" s="156"/>
+      <c r="E53" s="156"/>
+      <c r="F53" s="156"/>
+      <c r="G53" s="156"/>
+      <c r="H53" s="156"/>
+      <c r="I53" s="156"/>
+      <c r="J53" s="156"/>
+      <c r="K53" s="156"/>
+      <c r="L53" s="157"/>
+      <c r="W53" s="18" t="s">
+        <v>65</v>
+      </c>
+      <c r="X53" s="17" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="54" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A54" s="158"/>
+      <c r="B54" s="159"/>
+      <c r="C54" s="159"/>
+      <c r="D54" s="159"/>
+      <c r="E54" s="159"/>
+      <c r="F54" s="159"/>
+      <c r="G54" s="159"/>
+      <c r="H54" s="159"/>
+      <c r="I54" s="159"/>
+      <c r="J54" s="159"/>
+      <c r="K54" s="159"/>
+      <c r="L54" s="160"/>
+      <c r="W54" s="18" t="s">
+        <v>66</v>
+      </c>
+      <c r="X54" s="17" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="55" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A55" s="161"/>
+      <c r="B55" s="162"/>
+      <c r="C55" s="162"/>
+      <c r="D55" s="162"/>
+      <c r="E55" s="162"/>
+      <c r="F55" s="162"/>
+      <c r="G55" s="162"/>
+      <c r="H55" s="162"/>
+      <c r="I55" s="162"/>
+      <c r="J55" s="162"/>
+      <c r="K55" s="162"/>
+      <c r="L55" s="163"/>
+      <c r="W55" s="18" t="s">
+        <v>67</v>
+      </c>
+      <c r="X55" s="24" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="56" spans="1:24" ht="22.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="173" t="s">
+        <v>11</v>
+      </c>
+      <c r="B56" s="174"/>
+      <c r="C56" s="174"/>
+      <c r="D56" s="164"/>
+      <c r="E56" s="164"/>
+      <c r="F56" s="164"/>
+      <c r="G56" s="164"/>
+      <c r="H56" s="164"/>
+      <c r="I56" s="164"/>
+      <c r="J56" s="164"/>
+      <c r="K56" s="164"/>
+      <c r="L56" s="165"/>
+      <c r="W56" s="18" t="s">
+        <v>68</v>
+      </c>
+      <c r="X56" s="17" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="57" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="W57" s="18" t="s">
+        <v>69</v>
+      </c>
+      <c r="X57" s="17" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="58" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="W58" s="18" t="s">
+        <v>70</v>
+      </c>
+      <c r="X58" s="17" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="59" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="W59" s="18" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="60" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="W60" s="18" t="s">
+        <v>72</v>
+      </c>
+      <c r="X60" s="17" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="61" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="W61" s="18" t="s">
+        <v>73</v>
+      </c>
+      <c r="X61" s="24">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="62" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="W62" s="18" t="s">
+        <v>74</v>
+      </c>
+      <c r="X62" s="24">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="63" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="W63" s="18" t="s">
+        <v>75</v>
+      </c>
+      <c r="X63" s="24">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="64" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="W64" s="18" t="s">
+        <v>76</v>
+      </c>
+      <c r="X64" s="24">
         <v>25</v>
       </c>
-      <c r="B2" s="201"/>
-[...243 lines deleted...]
-      <c r="W15" s="31" t="s">
+    </row>
+    <row r="65" spans="23:24" x14ac:dyDescent="0.25">
+      <c r="W65" s="18" t="s">
+        <v>77</v>
+      </c>
+      <c r="X65" s="24">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="66" spans="23:24" x14ac:dyDescent="0.25">
+      <c r="W66" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="X66" s="24">
         <v>44</v>
       </c>
-      <c r="X15" s="30" t="s">
-[...806 lines deleted...]
-      <c r="W50" s="31" t="s">
+    </row>
+    <row r="67" spans="23:24" x14ac:dyDescent="0.25">
+      <c r="W67" s="18" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="51" spans="23:24" x14ac:dyDescent="0.25">
-      <c r="W51" s="31" t="s">
+    <row r="68" spans="23:24" x14ac:dyDescent="0.25">
+      <c r="W68" s="18" t="s">
         <v>80</v>
       </c>
-      <c r="X51" s="30" t="s">
-[...4 lines deleted...]
-      <c r="W52" s="31" t="s">
+    </row>
+    <row r="69" spans="23:24" x14ac:dyDescent="0.25">
+      <c r="W69" s="18" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="70" spans="23:24" x14ac:dyDescent="0.25">
+      <c r="W70" s="18" t="s">
         <v>81</v>
       </c>
-      <c r="X52" s="44">
-[...4 lines deleted...]
-      <c r="W53" s="31" t="s">
+    </row>
+    <row r="71" spans="23:24" x14ac:dyDescent="0.25">
+      <c r="W71" s="18" t="s">
         <v>82</v>
       </c>
-      <c r="X53" s="44">
-[...4 lines deleted...]
-      <c r="W54" s="31" t="s">
+    </row>
+    <row r="72" spans="23:24" x14ac:dyDescent="0.25">
+      <c r="W72" s="18" t="s">
         <v>83</v>
       </c>
-      <c r="X54" s="44">
-[...4 lines deleted...]
-      <c r="W55" s="31" t="s">
+    </row>
+    <row r="73" spans="23:24" x14ac:dyDescent="0.25">
+      <c r="W73" s="18" t="s">
         <v>84</v>
       </c>
-      <c r="X55" s="44">
-[...50 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="HqI0K6v7ombqhlAPL0ir4ph+s0t5HuDkcbWYkOH6jcKck75UQQ9YzZ+OGr4RxA4921TK4x02EPp5Lo8TTXCLEw==" saltValue="XGb3CjO6pgutSFu+Sospkw==" spinCount="100000" sheet="1" scenarios="1"/>
   <protectedRanges>
-    <protectedRange sqref="J36:K36" name="Bereich4"/>
-[...2 lines deleted...]
-    <protectedRange sqref="B17:B21 H23 G24:G25 I24:I25 K23:K24 B32:B36 D32:D35 H34:H36 G38:G40 J38 D36:F36" name="Bereich2"/>
+    <protectedRange sqref="I29" name="OWAcoustic"/>
+    <protectedRange sqref="I29" name="Bereich1_1"/>
+    <protectedRange sqref="J16 H16" name="Häckchen 2"/>
+    <protectedRange sqref="L27" name="Blaue Felder 2"/>
+    <protectedRange sqref="B18:B22 G24:G26 I24:I26 K24:K25 G28 J28 B34:B39 D34:D39 H37:H39 J41:J42 G41:G46 J44 G48:G50 J48 E39" name="Häkchen"/>
+    <protectedRange sqref="B5 I5 B7 C9 G8 K8 G11 H13 A11 B13 D16 I23 I27 K30 I30:I31 K32:L33 J39 I40 I43 J46 L47 I47 J49 E51:L51 A53" name="Blaue Felder"/>
   </protectedRanges>
-  <mergeCells count="80">
-[...23 lines deleted...]
-    <mergeCell ref="C17:F17"/>
+  <mergeCells count="97">
+    <mergeCell ref="A24:A26"/>
     <mergeCell ref="C18:F18"/>
     <mergeCell ref="C19:F19"/>
     <mergeCell ref="C20:F20"/>
+    <mergeCell ref="A16:C16"/>
+    <mergeCell ref="D16:F16"/>
+    <mergeCell ref="A17:A22"/>
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="B13:F14"/>
+    <mergeCell ref="A2:L2"/>
+    <mergeCell ref="I5:L6"/>
+    <mergeCell ref="H13:L14"/>
+    <mergeCell ref="C9:D9"/>
+    <mergeCell ref="B7:F8"/>
+    <mergeCell ref="G8:J9"/>
+    <mergeCell ref="B5:G6"/>
+    <mergeCell ref="K8:L9"/>
+    <mergeCell ref="G11:L12"/>
+    <mergeCell ref="A11:F12"/>
+    <mergeCell ref="A3:L3"/>
+    <mergeCell ref="A4:L4"/>
+    <mergeCell ref="A5:A6"/>
     <mergeCell ref="C21:F21"/>
-    <mergeCell ref="B16:F16"/>
-[...9 lines deleted...]
-    <mergeCell ref="G26:H26"/>
+    <mergeCell ref="C22:F22"/>
+    <mergeCell ref="I23:J23"/>
+    <mergeCell ref="B23:F23"/>
+    <mergeCell ref="G17:L17"/>
+    <mergeCell ref="G18:L22"/>
+    <mergeCell ref="B17:F17"/>
+    <mergeCell ref="B24:F26"/>
+    <mergeCell ref="J31:K31"/>
+    <mergeCell ref="G27:H27"/>
+    <mergeCell ref="B28:F28"/>
+    <mergeCell ref="K28:L28"/>
     <mergeCell ref="B27:F27"/>
     <mergeCell ref="I27:J27"/>
-    <mergeCell ref="G27:H27"/>
-[...37 lines deleted...]
-    <mergeCell ref="B30:F31"/>
+    <mergeCell ref="B29:F29"/>
+    <mergeCell ref="G29:H29"/>
+    <mergeCell ref="I29:J29"/>
+    <mergeCell ref="K29:L29"/>
+    <mergeCell ref="G33:J33"/>
+    <mergeCell ref="K32:L32"/>
+    <mergeCell ref="K33:L33"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="B30:C31"/>
+    <mergeCell ref="D30:F30"/>
+    <mergeCell ref="D31:F31"/>
+    <mergeCell ref="A32:A39"/>
+    <mergeCell ref="B32:F33"/>
+    <mergeCell ref="L30:L31"/>
+    <mergeCell ref="G32:J32"/>
+    <mergeCell ref="J39:K39"/>
+    <mergeCell ref="G30:G31"/>
+    <mergeCell ref="A53:L55"/>
+    <mergeCell ref="D56:L56"/>
+    <mergeCell ref="G52:H52"/>
+    <mergeCell ref="J52:L52"/>
+    <mergeCell ref="A51:A52"/>
+    <mergeCell ref="B51:D52"/>
+    <mergeCell ref="A56:C56"/>
+    <mergeCell ref="E51:I51"/>
+    <mergeCell ref="J51:L51"/>
+    <mergeCell ref="H45:L45"/>
+    <mergeCell ref="G47:H47"/>
+    <mergeCell ref="J47:K47"/>
+    <mergeCell ref="H46:I46"/>
+    <mergeCell ref="G34:L34"/>
+    <mergeCell ref="I38:L38"/>
+    <mergeCell ref="G36:I36"/>
+    <mergeCell ref="K44:L44"/>
+    <mergeCell ref="H44:I44"/>
+    <mergeCell ref="J46:L46"/>
+    <mergeCell ref="H42:I42"/>
+    <mergeCell ref="K42:L42"/>
+    <mergeCell ref="B40:F40"/>
+    <mergeCell ref="G40:H40"/>
+    <mergeCell ref="A27:A28"/>
+    <mergeCell ref="H28:I28"/>
+    <mergeCell ref="A48:A49"/>
+    <mergeCell ref="I43:L43"/>
+    <mergeCell ref="A41:A43"/>
+    <mergeCell ref="B41:F43"/>
+    <mergeCell ref="A44:A47"/>
+    <mergeCell ref="B44:F47"/>
+    <mergeCell ref="K40:L40"/>
+    <mergeCell ref="I40:J40"/>
+    <mergeCell ref="G37:G39"/>
+    <mergeCell ref="I37:L37"/>
+    <mergeCell ref="E39:F39"/>
+    <mergeCell ref="K41:L41"/>
+    <mergeCell ref="B50:F50"/>
+    <mergeCell ref="H48:I48"/>
+    <mergeCell ref="K48:L48"/>
+    <mergeCell ref="H49:I49"/>
+    <mergeCell ref="J49:L49"/>
+    <mergeCell ref="B48:F49"/>
+    <mergeCell ref="H50:L50"/>
   </mergeCells>
-  <phoneticPr fontId="10" type="noConversion"/>
-[...2 lines deleted...]
-      <formula1>$W$4:$W$7</formula1>
+  <phoneticPr fontId="8" type="noConversion"/>
+  <dataValidations count="6">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C9:D9" xr:uid="{C7F54E5E-01BD-40E8-810C-9949745201AA}">
+      <formula1>$W$5:$W$9</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H3:L3" xr:uid="{78ACAA7A-D112-447D-ABEA-7983CAD0F21B}">
-      <formula1>$V$4:$V$15</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I30" xr:uid="{B03AA4F9-2D22-4717-8F48-CB8A7943311A}">
+      <formula1>$X$52:$X$55</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I26:J26" xr:uid="{BFC93FAB-1689-46C2-BD17-40B093D0CE1E}">
-      <formula1>$W$11:$W$35</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K30" xr:uid="{B49615ED-7CCF-47AD-9586-2C89F125E595}">
+      <formula1>$X$57:$X$58</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I27:J27" xr:uid="{52DC95E3-C620-42C6-8FEF-C709F7EE846E}">
-      <formula1>$W$43:$W$64</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I31" xr:uid="{F4C49D12-56EF-4E91-970C-97AF4F70463F}">
+      <formula1>$X$61:$X$66</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I28" xr:uid="{B03AA4F9-2D22-4717-8F48-CB8A7943311A}">
-      <formula1>$X$43:$X$45</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I27:J27" xr:uid="{BFC93FAB-1689-46C2-BD17-40B093D0CE1E}">
+      <formula1>$W$12:$W$37</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K28" xr:uid="{B49615ED-7CCF-47AD-9586-2C89F125E595}">
-[...3 lines deleted...]
-      <formula1>$X$52:$X$56</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I29:J29" xr:uid="{40414FF9-D983-4D4A-B9AE-C9A7742A2C80}">
+      <formula1>$W$52:$W$73</formula1>
     </dataValidation>
   </dataValidations>
+  <hyperlinks>
+    <hyperlink ref="A4:L4" r:id="rId1" display="https://www.owa.de/storage/2021/07/DS_9501.pdf" xr:uid="{0B520F3F-CDC3-4CED-9398-071B3FC96F40}"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="63" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
-  <drawing r:id="rId2"/>
+  <pageSetup paperSize="9" scale="50" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId2"/>
+  <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Benannte Bereiche</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>