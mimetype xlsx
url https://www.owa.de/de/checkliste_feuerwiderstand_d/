--- v1 (2026-10-11)
+++ v2 (2026-11-01)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ink/ink1.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/xl/featurePropertyBag/featurePropertyBag.xml" ContentType="application/vnd.ms-excel.featurepropertybag+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\1_Produktbilder und Dokumente für WEBSITE und Stammdaten - NAMEN NICHT ÄNDERN\Dokumente - Website und Stammdaten\deutsch\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://owaceilings-my.sharepoint.com/personal/lieskma_owa_de/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{88FE2795-524E-4B8E-8398-DE08B1CFCD7A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="571" documentId="13_ncr:1_{CB52B26F-6740-4970-8A6A-2B3D0C5B1535}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A66A69C5-2D62-48EC-9AE8-A46D62CD6F41}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{8A0A2F0A-F9C8-45B1-8E97-C5E265E2EAE8}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{8A0A2F0A-F9C8-45B1-8E97-C5E265E2EAE8}"/>
   </bookViews>
   <sheets>
     <sheet name="Checkliste Feuerwiderstand" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Checkliste Feuerwiderstand'!$A$1:$L$56</definedName>
   </definedNames>
-  <calcPr calcId="191029" iterate="1"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="190" uniqueCount="163">
   <si>
     <t>Ansprechpartner</t>
   </si>
   <si>
@@ -568,50 +568,53 @@
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>/m²</t>
     </r>
   </si>
   <si>
     <t>Fotodokumentation</t>
   </si>
   <si>
     <t>Rohdecke, Unterdecke, Wandanschlüsse, Installationen…</t>
   </si>
   <si>
     <t>GK-Fries</t>
   </si>
   <si>
     <t>GK-Abschottungen</t>
   </si>
   <si>
     <t>Alte Pz-Nr.:</t>
   </si>
   <si>
     <t>Bestand</t>
   </si>
   <si>
+    <t>Gebäudtyp:</t>
+  </si>
+  <si>
     <t>Neubau</t>
   </si>
   <si>
     <t xml:space="preserve">Die Prüfberichte dienen zur Planung und Vorlage / Abstimmung mit den Planern und Bauaufsichtsbehörden. Es muss generell eine Überprüfung auf Eignung/ Richtigkeit der Dokumente durch den Kunden (Planer, Fachplaner, Fachunternehmer etc.) erfolgen. Abweichungen sind im Vorfeld abzustimmen und ggf. von dem Brandschutzprüfer freizugeben . </t>
   </si>
   <si>
     <t>Weitere Informationen zu den aktuellen Feuerwiderstandsklassifizierten Deckensystemen können dem Brandschutzhandbuch DS 9501 entnommen werden:</t>
   </si>
   <si>
     <t>https://www.owa.de/storage/2021/07/DS_9501.pdf</t>
   </si>
   <si>
     <t>13.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Skizze für sonstige Bauarten über Registerkarte </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
@@ -650,53 +653,50 @@
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 (bestimmte Produktoberflächen sind nicht für alle Bauarten verwendbar: 
 siehe DS 9501, Tab. S. 18/19)</t>
     </r>
   </si>
   <si>
     <t>Prüfbericht Planungszwecke</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Wandanschluss 
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>( Anschlussbauteil muss mindestens gleichwertige Feuerwiderstandsklassifikation aufweisen )</t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t>Gebäudetyp:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
@@ -1757,567 +1757,567 @@
     <xf numFmtId="0" fontId="0" fillId="2" borderId="55" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
       <extLst>
         <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
           <xfpb:xfComplement i="0"/>
         </ext>
       </extLst>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="39" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="45" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="35" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="48" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="38" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="44" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="40" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="34" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="46" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="47" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="48" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="44" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="50" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="49" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="45" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...8 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...34 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="42" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="26" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...35 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="23" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="25" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...34 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="44" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="38" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
-[...21 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="45" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="29" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="45" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="41" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="32" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="43" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="40" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="50" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="49" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="39" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="26" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="27" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="47" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="44" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="47" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="55" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="47" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="41" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="43" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="42" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="37" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="38" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...26 lines deleted...]
-      <alignment horizontal="center"/>
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="29" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...187 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="30" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="39" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="37" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Link" xfId="1" builtinId="8"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2022/11/relationships/FeaturePropertyBag" Target="featurePropertyBag/featurePropertyBag.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -2798,1575 +2798,1575 @@
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.owa.de/storage/2021/07/DS_9501.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{49E0F926-2F50-4CC7-AB9D-9D7562EAED8D}">
   <sheetPr>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
   <dimension ref="A1:X73"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" showRuler="0" topLeftCell="A34" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="K40" sqref="K40:L40"/>
+    <sheetView showGridLines="0" tabSelected="1" showRuler="0" topLeftCell="A28" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="K33" sqref="K33:L33"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="14.28515625" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="24" max="24" width="27.85546875" style="17" hidden="1" customWidth="1"/>
+    <col min="1" max="1" width="14.33203125" customWidth="1"/>
+    <col min="2" max="2" width="8.44140625" customWidth="1"/>
+    <col min="6" max="6" width="15.44140625" customWidth="1"/>
+    <col min="8" max="8" width="10.44140625" customWidth="1"/>
+    <col min="9" max="9" width="16.5546875" customWidth="1"/>
+    <col min="10" max="10" width="11.5546875" customWidth="1"/>
+    <col min="11" max="11" width="11.44140625" customWidth="1"/>
+    <col min="12" max="12" width="28.5546875" customWidth="1"/>
+    <col min="23" max="23" width="25.33203125" style="18" hidden="1" customWidth="1"/>
+    <col min="24" max="24" width="27.88671875" style="17" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" ht="34.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="234" t="s">
+    <row r="1" spans="1:24" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="109" t="s">
         <v>23</v>
       </c>
-      <c r="B1" s="235"/>
-[...28 lines deleted...]
-      <c r="A3" s="252" t="s">
+      <c r="B1" s="110"/>
+      <c r="C1" s="110"/>
+      <c r="D1" s="110"/>
+      <c r="E1" s="110"/>
+      <c r="F1" s="110"/>
+      <c r="G1" s="110"/>
+      <c r="H1" s="110"/>
+      <c r="I1" s="110"/>
+      <c r="J1" s="110"/>
+      <c r="K1" s="110"/>
+      <c r="L1" s="111"/>
+    </row>
+    <row r="2" spans="1:24" ht="45.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="118" t="s">
         <v>153</v>
       </c>
-      <c r="B3" s="253"/>
-[...9 lines deleted...]
-      <c r="L3" s="254"/>
+      <c r="B2" s="119"/>
+      <c r="C2" s="119"/>
+      <c r="D2" s="119"/>
+      <c r="E2" s="119"/>
+      <c r="F2" s="119"/>
+      <c r="G2" s="119"/>
+      <c r="H2" s="119"/>
+      <c r="I2" s="119"/>
+      <c r="J2" s="119"/>
+      <c r="K2" s="119"/>
+      <c r="L2" s="120"/>
+    </row>
+    <row r="3" spans="1:24" ht="22.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="127" t="s">
+        <v>154</v>
+      </c>
+      <c r="B3" s="128"/>
+      <c r="C3" s="128"/>
+      <c r="D3" s="128"/>
+      <c r="E3" s="128"/>
+      <c r="F3" s="128"/>
+      <c r="G3" s="128"/>
+      <c r="H3" s="128"/>
+      <c r="I3" s="128"/>
+      <c r="J3" s="128"/>
+      <c r="K3" s="128"/>
+      <c r="L3" s="129"/>
       <c r="W3" s="18" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="4" spans="1:24" ht="22.9" customHeight="1" x14ac:dyDescent="0.25">
-[...16 lines deleted...]
-      <c r="A5" s="212" t="s">
+    <row r="4" spans="1:24" ht="22.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="130" t="s">
+        <v>155</v>
+      </c>
+      <c r="B4" s="131"/>
+      <c r="C4" s="131"/>
+      <c r="D4" s="131"/>
+      <c r="E4" s="131"/>
+      <c r="F4" s="131"/>
+      <c r="G4" s="131"/>
+      <c r="H4" s="131"/>
+      <c r="I4" s="131"/>
+      <c r="J4" s="131"/>
+      <c r="K4" s="131"/>
+      <c r="L4" s="132"/>
+    </row>
+    <row r="5" spans="1:24" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="133" t="s">
         <v>121</v>
       </c>
-      <c r="B5" s="237"/>
-[...4 lines deleted...]
-      <c r="G5" s="239"/>
+      <c r="B5" s="112"/>
+      <c r="C5" s="113"/>
+      <c r="D5" s="113"/>
+      <c r="E5" s="113"/>
+      <c r="F5" s="113"/>
+      <c r="G5" s="114"/>
       <c r="H5" s="61" t="s">
         <v>5</v>
       </c>
-      <c r="I5" s="237"/>
-[...2 lines deleted...]
-      <c r="L5" s="246"/>
+      <c r="I5" s="112"/>
+      <c r="J5" s="113"/>
+      <c r="K5" s="113"/>
+      <c r="L5" s="121"/>
       <c r="W5" s="18" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="6" spans="1:24" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="G6" s="242"/>
+    <row r="6" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="A6" s="134"/>
+      <c r="B6" s="115"/>
+      <c r="C6" s="116"/>
+      <c r="D6" s="116"/>
+      <c r="E6" s="116"/>
+      <c r="F6" s="116"/>
+      <c r="G6" s="117"/>
       <c r="H6" s="62"/>
-      <c r="I6" s="240"/>
-[...2 lines deleted...]
-      <c r="L6" s="247"/>
+      <c r="I6" s="115"/>
+      <c r="J6" s="116"/>
+      <c r="K6" s="116"/>
+      <c r="L6" s="122"/>
       <c r="W6" s="18" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="7" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:24" x14ac:dyDescent="0.3">
       <c r="A7" s="63" t="s">
         <v>12</v>
       </c>
-      <c r="B7" s="237"/>
-[...3 lines deleted...]
-      <c r="F7" s="239"/>
+      <c r="B7" s="112"/>
+      <c r="C7" s="113"/>
+      <c r="D7" s="113"/>
+      <c r="E7" s="113"/>
+      <c r="F7" s="114"/>
       <c r="G7" s="64" t="s">
         <v>0</v>
       </c>
       <c r="H7" s="65"/>
       <c r="I7" s="65"/>
       <c r="J7" s="66"/>
       <c r="K7" s="61" t="s">
         <v>16</v>
       </c>
       <c r="L7" s="67"/>
       <c r="W7" s="18" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="8" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:24" x14ac:dyDescent="0.3">
       <c r="A8" s="68" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="240"/>
-[...9 lines deleted...]
-      <c r="L8" s="246"/>
+      <c r="B8" s="115"/>
+      <c r="C8" s="116"/>
+      <c r="D8" s="116"/>
+      <c r="E8" s="116"/>
+      <c r="F8" s="117"/>
+      <c r="G8" s="112"/>
+      <c r="H8" s="113"/>
+      <c r="I8" s="113"/>
+      <c r="J8" s="114"/>
+      <c r="K8" s="112"/>
+      <c r="L8" s="121"/>
       <c r="W8" s="18" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="9" spans="1:24" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:24" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="69"/>
       <c r="B9" s="62" t="s">
         <v>17</v>
       </c>
-      <c r="C9" s="248"/>
-      <c r="D9" s="249"/>
+      <c r="C9" s="123"/>
+      <c r="D9" s="124"/>
       <c r="E9" s="70"/>
       <c r="F9" s="71"/>
-      <c r="G9" s="240"/>
-[...4 lines deleted...]
-      <c r="L9" s="247"/>
+      <c r="G9" s="115"/>
+      <c r="H9" s="116"/>
+      <c r="I9" s="116"/>
+      <c r="J9" s="117"/>
+      <c r="K9" s="115"/>
+      <c r="L9" s="122"/>
       <c r="W9" s="18" t="s">
         <v>122</v>
       </c>
     </row>
-    <row r="10" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:24" x14ac:dyDescent="0.3">
       <c r="A10" s="68" t="s">
         <v>1</v>
       </c>
       <c r="B10" s="65"/>
       <c r="C10" s="65"/>
       <c r="D10" s="65"/>
       <c r="E10" s="65"/>
       <c r="F10" s="66"/>
       <c r="G10" s="61" t="s">
         <v>2</v>
       </c>
       <c r="H10" s="65"/>
       <c r="I10" s="65"/>
       <c r="J10" s="65"/>
       <c r="K10" s="65"/>
       <c r="L10" s="72"/>
     </row>
-    <row r="11" spans="1:24" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L11" s="246"/>
+    <row r="11" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="A11" s="125"/>
+      <c r="B11" s="113"/>
+      <c r="C11" s="113"/>
+      <c r="D11" s="113"/>
+      <c r="E11" s="113"/>
+      <c r="F11" s="114"/>
+      <c r="G11" s="112"/>
+      <c r="H11" s="113"/>
+      <c r="I11" s="113"/>
+      <c r="J11" s="113"/>
+      <c r="K11" s="113"/>
+      <c r="L11" s="121"/>
       <c r="W11" s="18" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="12" spans="1:24" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L12" s="247"/>
+    <row r="12" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="A12" s="126"/>
+      <c r="B12" s="116"/>
+      <c r="C12" s="116"/>
+      <c r="D12" s="116"/>
+      <c r="E12" s="116"/>
+      <c r="F12" s="117"/>
+      <c r="G12" s="115"/>
+      <c r="H12" s="116"/>
+      <c r="I12" s="116"/>
+      <c r="J12" s="116"/>
+      <c r="K12" s="116"/>
+      <c r="L12" s="122"/>
       <c r="W12" s="18" t="s">
         <v>36</v>
       </c>
       <c r="X12" s="17" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="13" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:24" x14ac:dyDescent="0.3">
       <c r="A13" s="63" t="s">
         <v>3</v>
       </c>
-      <c r="B13" s="237"/>
-[...3 lines deleted...]
-      <c r="F13" s="239"/>
+      <c r="B13" s="112"/>
+      <c r="C13" s="113"/>
+      <c r="D13" s="113"/>
+      <c r="E13" s="113"/>
+      <c r="F13" s="114"/>
       <c r="G13" s="61" t="s">
         <v>4</v>
       </c>
-      <c r="H13" s="237"/>
-[...3 lines deleted...]
-      <c r="L13" s="246"/>
+      <c r="H13" s="112"/>
+      <c r="I13" s="113"/>
+      <c r="J13" s="113"/>
+      <c r="K13" s="113"/>
+      <c r="L13" s="121"/>
       <c r="W13" s="18" t="s">
         <v>37</v>
       </c>
       <c r="X13" s="17" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="14" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:24" x14ac:dyDescent="0.3">
       <c r="A14" s="73"/>
-      <c r="B14" s="240"/>
-[...3 lines deleted...]
-      <c r="F14" s="242"/>
+      <c r="B14" s="115"/>
+      <c r="C14" s="116"/>
+      <c r="D14" s="116"/>
+      <c r="E14" s="116"/>
+      <c r="F14" s="117"/>
       <c r="G14" s="62"/>
-      <c r="H14" s="240"/>
-[...3 lines deleted...]
-      <c r="L14" s="247"/>
+      <c r="H14" s="115"/>
+      <c r="I14" s="116"/>
+      <c r="J14" s="116"/>
+      <c r="K14" s="116"/>
+      <c r="L14" s="122"/>
       <c r="W14" s="18" t="s">
         <v>38</v>
       </c>
       <c r="X14" s="17" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="15" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:24" x14ac:dyDescent="0.3">
       <c r="A15" s="4"/>
       <c r="L15" s="3"/>
       <c r="W15" s="18" t="s">
         <v>39</v>
       </c>
       <c r="X15" s="17" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="16" spans="1:24" ht="34.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="255" t="s">
+    <row r="16" spans="1:24" ht="34.200000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="90" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="256"/>
-[...3 lines deleted...]
-      <c r="F16" s="258"/>
+      <c r="B16" s="91"/>
+      <c r="C16" s="92"/>
+      <c r="D16" s="93"/>
+      <c r="E16" s="94"/>
+      <c r="F16" s="95"/>
       <c r="G16" s="80" t="s">
-        <v>162</v>
+        <v>151</v>
       </c>
       <c r="H16" s="77" t="b">
         <v>0</v>
       </c>
       <c r="I16" s="81" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="J16" s="77" t="b">
         <v>0</v>
       </c>
       <c r="K16" s="78" t="s">
         <v>150</v>
       </c>
       <c r="L16" s="79"/>
       <c r="W16" s="18" t="s">
         <v>40</v>
       </c>
       <c r="X16" s="17" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="17" spans="1:24" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="104" t="s">
+    <row r="17" spans="1:24" ht="35.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="84" t="s">
         <v>6</v>
       </c>
-      <c r="B17" s="231" t="s">
+      <c r="B17" s="106" t="s">
         <v>25</v>
       </c>
-      <c r="C17" s="232"/>
-[...10 lines deleted...]
-      <c r="L17" s="89"/>
+      <c r="C17" s="107"/>
+      <c r="D17" s="107"/>
+      <c r="E17" s="107"/>
+      <c r="F17" s="108"/>
+      <c r="G17" s="96" t="s">
+        <v>157</v>
+      </c>
+      <c r="H17" s="97"/>
+      <c r="I17" s="97"/>
+      <c r="J17" s="97"/>
+      <c r="K17" s="97"/>
+      <c r="L17" s="98"/>
       <c r="W17" s="18" t="s">
         <v>41</v>
       </c>
       <c r="X17" s="17" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="18" spans="1:24" ht="42.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="123"/>
+    <row r="18" spans="1:24" ht="42.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="85"/>
       <c r="B18" s="7" t="b">
         <v>0</v>
       </c>
-      <c r="C18" s="214" t="s">
+      <c r="C18" s="87" t="s">
         <v>26</v>
       </c>
-      <c r="D18" s="140"/>
-[...7 lines deleted...]
-      <c r="L18" s="226"/>
+      <c r="D18" s="88"/>
+      <c r="E18" s="88"/>
+      <c r="F18" s="89"/>
+      <c r="G18" s="93"/>
+      <c r="H18" s="94"/>
+      <c r="I18" s="94"/>
+      <c r="J18" s="94"/>
+      <c r="K18" s="94"/>
+      <c r="L18" s="99"/>
       <c r="W18" s="18" t="s">
         <v>42</v>
       </c>
       <c r="X18" s="17" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="19" spans="1:24" ht="42.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="123"/>
+    <row r="19" spans="1:24" ht="42.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="85"/>
       <c r="B19" s="7" t="b">
         <v>0</v>
       </c>
-      <c r="C19" s="214" t="s">
+      <c r="C19" s="87" t="s">
         <v>27</v>
       </c>
-      <c r="D19" s="140"/>
-[...7 lines deleted...]
-      <c r="L19" s="180"/>
+      <c r="D19" s="88"/>
+      <c r="E19" s="88"/>
+      <c r="F19" s="89"/>
+      <c r="G19" s="100"/>
+      <c r="H19" s="101"/>
+      <c r="I19" s="101"/>
+      <c r="J19" s="101"/>
+      <c r="K19" s="101"/>
+      <c r="L19" s="102"/>
       <c r="W19" s="18" t="s">
         <v>43</v>
       </c>
       <c r="X19" s="17" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="20" spans="1:24" ht="42.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="123"/>
+    <row r="20" spans="1:24" ht="42.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="85"/>
       <c r="B20" s="7" t="b">
         <v>0</v>
       </c>
-      <c r="C20" s="214" t="s">
+      <c r="C20" s="87" t="s">
         <v>28</v>
       </c>
-      <c r="D20" s="140"/>
-[...7 lines deleted...]
-      <c r="L20" s="180"/>
+      <c r="D20" s="88"/>
+      <c r="E20" s="88"/>
+      <c r="F20" s="89"/>
+      <c r="G20" s="100"/>
+      <c r="H20" s="101"/>
+      <c r="I20" s="101"/>
+      <c r="J20" s="101"/>
+      <c r="K20" s="101"/>
+      <c r="L20" s="102"/>
       <c r="U20" s="82"/>
       <c r="W20" s="18" t="s">
         <v>44</v>
       </c>
       <c r="X20" s="17" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="21" spans="1:24" ht="42.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="123"/>
+    <row r="21" spans="1:24" ht="42.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="85"/>
       <c r="B21" s="7" t="b">
         <v>0</v>
       </c>
-      <c r="C21" s="214" t="s">
+      <c r="C21" s="87" t="s">
         <v>29</v>
       </c>
-      <c r="D21" s="140"/>
-[...7 lines deleted...]
-      <c r="L21" s="180"/>
+      <c r="D21" s="88"/>
+      <c r="E21" s="88"/>
+      <c r="F21" s="89"/>
+      <c r="G21" s="100"/>
+      <c r="H21" s="101"/>
+      <c r="I21" s="101"/>
+      <c r="J21" s="101"/>
+      <c r="K21" s="101"/>
+      <c r="L21" s="102"/>
       <c r="P21" s="6"/>
       <c r="W21" s="18" t="s">
         <v>45</v>
       </c>
       <c r="X21" s="17" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="22" spans="1:24" ht="42.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="105"/>
+    <row r="22" spans="1:24" ht="42.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="86"/>
       <c r="B22" s="8" t="b">
         <v>0</v>
       </c>
-      <c r="C22" s="215" t="s">
+      <c r="C22" s="135" t="s">
         <v>120</v>
       </c>
-      <c r="D22" s="216"/>
-[...7 lines deleted...]
-      <c r="L22" s="230"/>
+      <c r="D22" s="136"/>
+      <c r="E22" s="136"/>
+      <c r="F22" s="137"/>
+      <c r="G22" s="103"/>
+      <c r="H22" s="104"/>
+      <c r="I22" s="104"/>
+      <c r="J22" s="104"/>
+      <c r="K22" s="104"/>
+      <c r="L22" s="105"/>
       <c r="W22" s="18" t="s">
         <v>46</v>
       </c>
       <c r="X22" s="17" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="23" spans="1:24" s="9" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:24" s="9" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A23" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="B23" s="220" t="s">
+      <c r="B23" s="163" t="s">
         <v>31</v>
       </c>
-      <c r="C23" s="221"/>
-[...2 lines deleted...]
-      <c r="F23" s="222"/>
+      <c r="C23" s="164"/>
+      <c r="D23" s="164"/>
+      <c r="E23" s="164"/>
+      <c r="F23" s="165"/>
       <c r="G23" s="21"/>
       <c r="H23" s="22"/>
-      <c r="I23" s="218"/>
-      <c r="J23" s="219"/>
+      <c r="I23" s="138"/>
+      <c r="J23" s="139"/>
       <c r="K23" s="22"/>
       <c r="L23" s="23"/>
       <c r="W23" s="18" t="s">
         <v>47</v>
       </c>
       <c r="X23" s="17" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="24" spans="1:24" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="104" t="s">
+    <row r="24" spans="1:24" ht="21.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="84" t="s">
         <v>32</v>
       </c>
-      <c r="B24" s="114" t="s">
+      <c r="B24" s="142" t="s">
         <v>35</v>
       </c>
-      <c r="C24" s="115"/>
-[...2 lines deleted...]
-      <c r="F24" s="116"/>
+      <c r="C24" s="143"/>
+      <c r="D24" s="143"/>
+      <c r="E24" s="143"/>
+      <c r="F24" s="144"/>
       <c r="G24" s="45" t="b">
         <v>0</v>
       </c>
       <c r="H24" s="47" t="s">
         <v>125</v>
       </c>
       <c r="I24" s="46" t="b">
         <v>0</v>
       </c>
       <c r="J24" s="16" t="s">
         <v>124</v>
       </c>
       <c r="K24" s="46" t="b">
         <v>0</v>
       </c>
       <c r="L24" s="19" t="s">
         <v>126</v>
       </c>
       <c r="W24" s="18" t="s">
         <v>49</v>
       </c>
       <c r="X24" s="17" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="25" spans="1:24" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F25" s="119"/>
+    <row r="25" spans="1:24" ht="21.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="85"/>
+      <c r="B25" s="145"/>
+      <c r="C25" s="146"/>
+      <c r="D25" s="146"/>
+      <c r="E25" s="146"/>
+      <c r="F25" s="147"/>
       <c r="G25" s="11" t="b">
         <v>0</v>
       </c>
       <c r="H25" s="31">
         <v>30</v>
       </c>
       <c r="I25" s="32" t="b">
         <v>0</v>
       </c>
       <c r="J25" s="31">
         <v>60</v>
       </c>
       <c r="K25" s="32" t="b">
         <v>0</v>
       </c>
       <c r="L25" s="20">
         <v>90</v>
       </c>
       <c r="W25" s="18" t="s">
         <v>48</v>
       </c>
       <c r="X25" s="17" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="26" spans="1:24" ht="21.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="F26" s="122"/>
+    <row r="26" spans="1:24" ht="21.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="86"/>
+      <c r="B26" s="148"/>
+      <c r="C26" s="149"/>
+      <c r="D26" s="149"/>
+      <c r="E26" s="149"/>
+      <c r="F26" s="150"/>
       <c r="G26" s="12" t="b">
         <v>0</v>
       </c>
       <c r="H26" s="13">
         <v>120</v>
       </c>
       <c r="I26" s="14" t="b">
         <v>0</v>
       </c>
       <c r="J26" s="13">
         <v>180</v>
       </c>
       <c r="K26" s="1"/>
       <c r="L26" s="10"/>
       <c r="W26" s="18" t="s">
         <v>50</v>
       </c>
       <c r="X26" s="17" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="27" spans="1:24" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="104" t="s">
+    <row r="27" spans="1:24" ht="35.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="84" t="s">
         <v>34</v>
       </c>
-      <c r="B27" s="201" t="s">
+      <c r="B27" s="158" t="s">
         <v>136</v>
       </c>
-      <c r="C27" s="202"/>
-[...3 lines deleted...]
-      <c r="G27" s="199" t="s">
+      <c r="C27" s="159"/>
+      <c r="D27" s="159"/>
+      <c r="E27" s="159"/>
+      <c r="F27" s="160"/>
+      <c r="G27" s="152" t="s">
         <v>33</v>
       </c>
-      <c r="H27" s="87"/>
-[...1 lines deleted...]
-      <c r="J27" s="177"/>
+      <c r="H27" s="97"/>
+      <c r="I27" s="161"/>
+      <c r="J27" s="162"/>
       <c r="K27" s="43" t="s">
         <v>149</v>
       </c>
       <c r="L27" s="76"/>
       <c r="W27" s="18" t="s">
         <v>51</v>
       </c>
       <c r="X27" s="17" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="28" spans="1:24" ht="48.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B28" s="84" t="s">
+    <row r="28" spans="1:24" ht="48.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="86"/>
+      <c r="B28" s="153" t="s">
         <v>137</v>
       </c>
-      <c r="C28" s="85"/>
-[...2 lines deleted...]
-      <c r="F28" s="86"/>
+      <c r="C28" s="154"/>
+      <c r="D28" s="154"/>
+      <c r="E28" s="154"/>
+      <c r="F28" s="155"/>
       <c r="G28" s="51" t="b">
         <v>0</v>
       </c>
-      <c r="H28" s="106" t="s">
-[...2 lines deleted...]
-      <c r="I28" s="107"/>
+      <c r="H28" s="156" t="s">
+        <v>161</v>
+      </c>
+      <c r="I28" s="231"/>
       <c r="J28" s="52" t="b">
         <v>0</v>
       </c>
-      <c r="K28" s="106" t="s">
+      <c r="K28" s="156" t="s">
         <v>138</v>
       </c>
-      <c r="L28" s="200"/>
+      <c r="L28" s="157"/>
       <c r="W28" s="18" t="s">
         <v>53</v>
       </c>
       <c r="X28" s="17" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="29" spans="1:24" ht="42.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:24" ht="42.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A29" s="74" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="B29" s="204" t="s">
+        <v>158</v>
+      </c>
+      <c r="B29" s="166" t="s">
+        <v>160</v>
+      </c>
+      <c r="C29" s="167"/>
+      <c r="D29" s="167"/>
+      <c r="E29" s="167"/>
+      <c r="F29" s="168"/>
+      <c r="G29" s="169"/>
+      <c r="H29" s="170"/>
+      <c r="I29" s="171"/>
+      <c r="J29" s="172"/>
+      <c r="K29" s="170"/>
+      <c r="L29" s="173"/>
+      <c r="W29" s="18" t="s">
         <v>159</v>
-      </c>
-[...11 lines deleted...]
-        <v>158</v>
       </c>
       <c r="X29" s="17" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="30" spans="1:24" ht="22.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="104" t="s">
+    <row r="30" spans="1:24" ht="22.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="84" t="s">
         <v>7</v>
       </c>
-      <c r="B30" s="181" t="s">
+      <c r="B30" s="176" t="s">
         <v>88</v>
       </c>
-      <c r="C30" s="182"/>
-      <c r="D30" s="184" t="s">
+      <c r="C30" s="177"/>
+      <c r="D30" s="179" t="s">
         <v>86</v>
       </c>
-      <c r="E30" s="184"/>
-[...1 lines deleted...]
-      <c r="G30" s="197"/>
+      <c r="E30" s="179"/>
+      <c r="F30" s="180"/>
+      <c r="G30" s="140"/>
       <c r="H30" s="15" t="s">
         <v>89</v>
       </c>
       <c r="I30" s="40"/>
       <c r="J30" s="25" t="s">
         <v>90</v>
       </c>
       <c r="K30" s="40"/>
-      <c r="L30" s="194"/>
+      <c r="L30" s="173"/>
       <c r="W30" s="18" t="s">
         <v>55</v>
       </c>
       <c r="X30" s="17" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="31" spans="1:24" ht="22.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D31" s="186" t="s">
+    <row r="31" spans="1:24" ht="22.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="86"/>
+      <c r="B31" s="178"/>
+      <c r="C31" s="178"/>
+      <c r="D31" s="181" t="s">
         <v>87</v>
       </c>
-      <c r="E31" s="186"/>
-[...1 lines deleted...]
-      <c r="G31" s="198"/>
+      <c r="E31" s="181"/>
+      <c r="F31" s="182"/>
+      <c r="G31" s="141"/>
       <c r="H31" s="26" t="s">
         <v>91</v>
       </c>
       <c r="I31" s="39"/>
-      <c r="J31" s="164"/>
-[...1 lines deleted...]
-      <c r="L31" s="165"/>
+      <c r="J31" s="151"/>
+      <c r="K31" s="151"/>
+      <c r="L31" s="189"/>
       <c r="W31" s="18" t="s">
         <v>56</v>
       </c>
       <c r="X31" s="17" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="32" spans="1:24" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="104" t="s">
+    <row r="32" spans="1:24" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="84" t="s">
         <v>8</v>
       </c>
-      <c r="B32" s="188" t="s">
+      <c r="B32" s="183" t="s">
         <v>95</v>
       </c>
-      <c r="C32" s="189"/>
-[...3 lines deleted...]
-      <c r="G32" s="184" t="s">
+      <c r="C32" s="184"/>
+      <c r="D32" s="184"/>
+      <c r="E32" s="184"/>
+      <c r="F32" s="185"/>
+      <c r="G32" s="179" t="s">
         <v>104</v>
       </c>
-      <c r="H32" s="184"/>
-[...3 lines deleted...]
-      <c r="L32" s="178"/>
+      <c r="H32" s="179"/>
+      <c r="I32" s="179"/>
+      <c r="J32" s="179"/>
+      <c r="K32" s="161"/>
+      <c r="L32" s="175"/>
       <c r="W32" s="18" t="s">
         <v>58</v>
       </c>
       <c r="X32" s="17" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="33" spans="1:24" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="G33" s="144" t="s">
+    <row r="33" spans="1:24" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="85"/>
+      <c r="B33" s="186"/>
+      <c r="C33" s="187"/>
+      <c r="D33" s="187"/>
+      <c r="E33" s="187"/>
+      <c r="F33" s="188"/>
+      <c r="G33" s="174" t="s">
         <v>105</v>
       </c>
-      <c r="H33" s="144"/>
-[...3 lines deleted...]
-      <c r="L33" s="180"/>
+      <c r="H33" s="174"/>
+      <c r="I33" s="174"/>
+      <c r="J33" s="174"/>
+      <c r="K33" s="100"/>
+      <c r="L33" s="102"/>
       <c r="W33" s="18" t="s">
         <v>60</v>
       </c>
       <c r="X33" s="17" t="s">
         <v>131</v>
       </c>
     </row>
-    <row r="34" spans="1:24" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="123"/>
+    <row r="34" spans="1:24" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="85"/>
       <c r="B34" s="33" t="b">
         <v>0</v>
       </c>
       <c r="C34" t="s">
         <v>96</v>
       </c>
       <c r="D34" s="33" t="b">
         <v>0</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>97</v>
       </c>
       <c r="F34" s="53"/>
-      <c r="G34" s="144"/>
-[...4 lines deleted...]
-      <c r="L34" s="145"/>
+      <c r="G34" s="174"/>
+      <c r="H34" s="174"/>
+      <c r="I34" s="174"/>
+      <c r="J34" s="174"/>
+      <c r="K34" s="174"/>
+      <c r="L34" s="217"/>
       <c r="W34" s="18" t="s">
         <v>61</v>
       </c>
       <c r="X34" s="17" t="s">
         <v>131</v>
       </c>
     </row>
-    <row r="35" spans="1:24" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="123"/>
+    <row r="35" spans="1:24" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="85"/>
       <c r="B35" s="33" t="b">
         <v>0</v>
       </c>
       <c r="C35" t="s">
         <v>98</v>
       </c>
       <c r="D35" s="33" t="b">
         <v>0</v>
       </c>
       <c r="E35" t="s">
         <v>99</v>
       </c>
       <c r="F35" s="54"/>
       <c r="G35" s="37"/>
       <c r="H35" s="37"/>
       <c r="I35" s="37"/>
       <c r="J35" s="37"/>
       <c r="K35" s="37"/>
       <c r="L35" s="38"/>
       <c r="W35" s="18" t="s">
         <v>132</v>
       </c>
       <c r="X35" s="17" t="s">
         <v>131</v>
       </c>
     </row>
-    <row r="36" spans="1:24" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="123"/>
+    <row r="36" spans="1:24" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="85"/>
       <c r="B36" s="33" t="b">
         <v>0</v>
       </c>
       <c r="C36" t="s">
         <v>101</v>
       </c>
       <c r="D36" s="33" t="b">
         <v>0</v>
       </c>
       <c r="E36" t="s">
         <v>100</v>
       </c>
       <c r="F36" s="54"/>
-      <c r="G36" s="146" t="s">
+      <c r="G36" s="220" t="s">
         <v>106</v>
       </c>
-      <c r="H36" s="146"/>
-      <c r="I36" s="146"/>
+      <c r="H36" s="220"/>
+      <c r="I36" s="220"/>
       <c r="J36" s="27"/>
       <c r="K36" s="27"/>
       <c r="L36" s="28"/>
       <c r="W36" s="18" t="s">
         <v>62</v>
       </c>
       <c r="X36" s="17" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="37" spans="1:24" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="123"/>
+    <row r="37" spans="1:24" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="85"/>
       <c r="B37" s="33" t="b">
         <v>0</v>
       </c>
       <c r="C37" t="s">
         <v>102</v>
       </c>
       <c r="D37" s="33" t="b">
         <v>0</v>
       </c>
       <c r="E37" t="s">
         <v>103</v>
       </c>
       <c r="F37" s="54"/>
-      <c r="G37" s="131"/>
+      <c r="G37" s="246"/>
       <c r="H37" s="56" t="b">
         <v>0</v>
       </c>
-      <c r="I37" s="134" t="s">
+      <c r="I37" s="218" t="s">
         <v>107</v>
       </c>
-      <c r="J37" s="134"/>
-[...1 lines deleted...]
-      <c r="L37" s="135"/>
+      <c r="J37" s="218"/>
+      <c r="K37" s="218"/>
+      <c r="L37" s="219"/>
       <c r="W37" s="18" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="38" spans="1:24" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="123"/>
+    <row r="38" spans="1:24" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="85"/>
       <c r="B38" s="33" t="b">
         <v>0</v>
       </c>
       <c r="C38" t="s">
         <v>79</v>
       </c>
       <c r="D38" s="33" t="b">
         <v>0</v>
       </c>
       <c r="E38" t="s">
         <v>130</v>
       </c>
       <c r="F38" s="54"/>
-      <c r="G38" s="132"/>
+      <c r="G38" s="247"/>
       <c r="H38" s="56" t="b">
         <v>0</v>
       </c>
-      <c r="I38" s="134" t="s">
+      <c r="I38" s="218" t="s">
         <v>108</v>
       </c>
-      <c r="J38" s="134"/>
-[...1 lines deleted...]
-      <c r="L38" s="135"/>
+      <c r="J38" s="218"/>
+      <c r="K38" s="218"/>
+      <c r="L38" s="219"/>
       <c r="V38" s="6"/>
     </row>
-    <row r="39" spans="1:24" ht="19.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A39" s="105"/>
+    <row r="39" spans="1:24" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A39" s="86"/>
       <c r="B39" s="34" t="b">
         <v>0</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>129</v>
       </c>
       <c r="D39" s="34" t="b">
         <v>0</v>
       </c>
-      <c r="E39" s="136"/>
-[...1 lines deleted...]
-      <c r="G39" s="133"/>
+      <c r="E39" s="249"/>
+      <c r="F39" s="250"/>
+      <c r="G39" s="248"/>
       <c r="H39" s="57" t="b">
         <v>0</v>
       </c>
       <c r="I39" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="J39" s="195"/>
-      <c r="K39" s="196"/>
+      <c r="J39" s="190"/>
+      <c r="K39" s="191"/>
       <c r="L39" s="35"/>
     </row>
-    <row r="40" spans="1:24" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:24" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A40" s="48" t="s">
         <v>110</v>
       </c>
-      <c r="B40" s="100" t="s">
+      <c r="B40" s="226" t="s">
         <v>111</v>
       </c>
-      <c r="C40" s="98"/>
-[...7 lines deleted...]
-      <c r="K40" s="127" t="s">
+      <c r="C40" s="227"/>
+      <c r="D40" s="227"/>
+      <c r="E40" s="227"/>
+      <c r="F40" s="228"/>
+      <c r="G40" s="229"/>
+      <c r="H40" s="230"/>
+      <c r="I40" s="171"/>
+      <c r="J40" s="172"/>
+      <c r="K40" s="244" t="s">
         <v>112</v>
       </c>
-      <c r="L40" s="128"/>
-[...2 lines deleted...]
-      <c r="A41" s="111" t="s">
+      <c r="L40" s="245"/>
+    </row>
+    <row r="41" spans="1:24" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="235" t="s">
         <v>9</v>
       </c>
-      <c r="B41" s="114" t="s">
-[...5 lines deleted...]
-      <c r="F41" s="116"/>
+      <c r="B41" s="142" t="s">
+        <v>162</v>
+      </c>
+      <c r="C41" s="143"/>
+      <c r="D41" s="143"/>
+      <c r="E41" s="143"/>
+      <c r="F41" s="144"/>
       <c r="G41" s="44" t="b">
         <v>0</v>
       </c>
       <c r="H41" s="83" t="s">
         <v>133</v>
       </c>
       <c r="I41" s="25"/>
       <c r="J41" s="44" t="b">
         <v>0</v>
       </c>
-      <c r="K41" s="138" t="s">
+      <c r="K41" s="251" t="s">
         <v>134</v>
       </c>
-      <c r="L41" s="139"/>
-[...7 lines deleted...]
-      <c r="F42" s="119"/>
+      <c r="L41" s="252"/>
+    </row>
+    <row r="42" spans="1:24" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="236"/>
+      <c r="B42" s="145"/>
+      <c r="C42" s="146"/>
+      <c r="D42" s="146"/>
+      <c r="E42" s="146"/>
+      <c r="F42" s="147"/>
       <c r="G42" s="75" t="b">
         <v>0</v>
       </c>
-      <c r="H42" s="140" t="s">
+      <c r="H42" s="88" t="s">
         <v>147</v>
       </c>
-      <c r="I42" s="154"/>
+      <c r="I42" s="89"/>
       <c r="J42" s="75" t="b">
         <v>0</v>
       </c>
-      <c r="K42" s="140" t="s">
+      <c r="K42" s="88" t="s">
         <v>148</v>
       </c>
-      <c r="L42" s="141"/>
-[...7 lines deleted...]
-      <c r="F43" s="122"/>
+      <c r="L42" s="213"/>
+    </row>
+    <row r="43" spans="1:24" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A43" s="237"/>
+      <c r="B43" s="148"/>
+      <c r="C43" s="149"/>
+      <c r="D43" s="149"/>
+      <c r="E43" s="149"/>
+      <c r="F43" s="150"/>
       <c r="G43" s="58" t="b">
         <v>0</v>
       </c>
       <c r="H43" s="59" t="s">
         <v>135</v>
       </c>
-      <c r="I43" s="108"/>
-[...5 lines deleted...]
-      <c r="A44" s="104" t="s">
+      <c r="I43" s="232"/>
+      <c r="J43" s="233"/>
+      <c r="K43" s="233"/>
+      <c r="L43" s="234"/>
+    </row>
+    <row r="44" spans="1:24" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="84" t="s">
         <v>24</v>
       </c>
-      <c r="B44" s="95" t="s">
+      <c r="B44" s="238" t="s">
         <v>116</v>
       </c>
-      <c r="C44" s="96"/>
-[...2 lines deleted...]
-      <c r="F44" s="97"/>
+      <c r="C44" s="239"/>
+      <c r="D44" s="239"/>
+      <c r="E44" s="239"/>
+      <c r="F44" s="240"/>
       <c r="G44" s="44" t="b">
         <v>0</v>
       </c>
-      <c r="H44" s="149" t="s">
+      <c r="H44" s="205" t="s">
         <v>113</v>
       </c>
-      <c r="I44" s="150"/>
+      <c r="I44" s="206"/>
       <c r="J44" s="60" t="b">
         <v>0</v>
       </c>
-      <c r="K44" s="147" t="s">
+      <c r="K44" s="221" t="s">
         <v>115</v>
       </c>
-      <c r="L44" s="148"/>
-[...7 lines deleted...]
-      <c r="F45" s="126"/>
+      <c r="L44" s="222"/>
+    </row>
+    <row r="45" spans="1:24" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="85"/>
+      <c r="B45" s="241"/>
+      <c r="C45" s="242"/>
+      <c r="D45" s="242"/>
+      <c r="E45" s="242"/>
+      <c r="F45" s="243"/>
       <c r="G45" s="29" t="b">
         <v>0</v>
       </c>
-      <c r="H45" s="140" t="s">
+      <c r="H45" s="88" t="s">
         <v>114</v>
       </c>
-      <c r="I45" s="140"/>
-[...10 lines deleted...]
-      <c r="F46" s="126"/>
+      <c r="I45" s="88"/>
+      <c r="J45" s="88"/>
+      <c r="K45" s="88"/>
+      <c r="L45" s="213"/>
+    </row>
+    <row r="46" spans="1:24" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="85"/>
+      <c r="B46" s="241"/>
+      <c r="C46" s="242"/>
+      <c r="D46" s="242"/>
+      <c r="E46" s="242"/>
+      <c r="F46" s="243"/>
       <c r="G46" s="29" t="b">
         <v>0</v>
       </c>
-      <c r="H46" s="140" t="s">
+      <c r="H46" s="88" t="s">
         <v>119</v>
       </c>
-      <c r="I46" s="140"/>
-[...11 lines deleted...]
-      <c r="G47" s="142" t="s">
+      <c r="I46" s="88"/>
+      <c r="J46" s="223"/>
+      <c r="K46" s="224"/>
+      <c r="L46" s="225"/>
+    </row>
+    <row r="47" spans="1:24" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A47" s="86"/>
+      <c r="B47" s="153"/>
+      <c r="C47" s="154"/>
+      <c r="D47" s="154"/>
+      <c r="E47" s="154"/>
+      <c r="F47" s="155"/>
+      <c r="G47" s="214" t="s">
         <v>118</v>
       </c>
-      <c r="H47" s="143"/>
+      <c r="H47" s="215"/>
       <c r="I47" s="41"/>
-      <c r="J47" s="90" t="s">
+      <c r="J47" s="216" t="s">
         <v>117</v>
       </c>
-      <c r="K47" s="90"/>
+      <c r="K47" s="216"/>
       <c r="L47" s="42"/>
     </row>
-    <row r="48" spans="1:24" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="104" t="s">
+    <row r="48" spans="1:24" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="84" t="s">
         <v>139</v>
       </c>
-      <c r="B48" s="95" t="s">
+      <c r="B48" s="238" t="s">
         <v>140</v>
       </c>
-      <c r="C48" s="96"/>
-[...2 lines deleted...]
-      <c r="F48" s="97"/>
+      <c r="C48" s="239"/>
+      <c r="D48" s="239"/>
+      <c r="E48" s="239"/>
+      <c r="F48" s="240"/>
       <c r="G48" s="44" t="b">
         <v>0</v>
       </c>
-      <c r="H48" s="87" t="s">
+      <c r="H48" s="97" t="s">
         <v>142</v>
       </c>
-      <c r="I48" s="88"/>
+      <c r="I48" s="253"/>
       <c r="J48" s="55" t="b">
         <v>0</v>
       </c>
-      <c r="K48" s="87" t="s">
+      <c r="K48" s="97" t="s">
         <v>144</v>
       </c>
-      <c r="L48" s="89"/>
-[...7 lines deleted...]
-      <c r="F49" s="86"/>
+      <c r="L48" s="98"/>
+    </row>
+    <row r="49" spans="1:24" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A49" s="86"/>
+      <c r="B49" s="153"/>
+      <c r="C49" s="154"/>
+      <c r="D49" s="154"/>
+      <c r="E49" s="154"/>
+      <c r="F49" s="155"/>
       <c r="G49" s="49" t="b">
         <v>0</v>
       </c>
-      <c r="H49" s="90" t="s">
+      <c r="H49" s="216" t="s">
         <v>143</v>
       </c>
-      <c r="I49" s="91"/>
-[...4 lines deleted...]
-    <row r="50" spans="1:24" ht="27.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="I49" s="254"/>
+      <c r="J49" s="255"/>
+      <c r="K49" s="256"/>
+      <c r="L49" s="257"/>
+    </row>
+    <row r="50" spans="1:24" ht="27.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A50" s="36" t="s">
         <v>141</v>
       </c>
-      <c r="B50" s="84" t="s">
+      <c r="B50" s="153" t="s">
         <v>145</v>
       </c>
-      <c r="C50" s="85"/>
-[...2 lines deleted...]
-      <c r="F50" s="86"/>
+      <c r="C50" s="154"/>
+      <c r="D50" s="154"/>
+      <c r="E50" s="154"/>
+      <c r="F50" s="155"/>
       <c r="G50" s="50" t="b">
         <v>0</v>
       </c>
-      <c r="H50" s="98" t="s">
+      <c r="H50" s="227" t="s">
         <v>146</v>
       </c>
-      <c r="I50" s="98"/>
-[...8 lines deleted...]
-      <c r="B51" s="169" t="s">
+      <c r="I50" s="227"/>
+      <c r="J50" s="227"/>
+      <c r="K50" s="227"/>
+      <c r="L50" s="258"/>
+    </row>
+    <row r="51" spans="1:24" ht="37.950000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="84" t="s">
+        <v>156</v>
+      </c>
+      <c r="B51" s="204" t="s">
         <v>10</v>
       </c>
-      <c r="C51" s="149"/>
-[...8 lines deleted...]
-      <c r="L51" s="178"/>
+      <c r="C51" s="205"/>
+      <c r="D51" s="206"/>
+      <c r="E51" s="161"/>
+      <c r="F51" s="212"/>
+      <c r="G51" s="212"/>
+      <c r="H51" s="212"/>
+      <c r="I51" s="162"/>
+      <c r="J51" s="161"/>
+      <c r="K51" s="212"/>
+      <c r="L51" s="175"/>
       <c r="W51" s="18" t="s">
         <v>63</v>
       </c>
       <c r="X51" s="17" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="52" spans="1:24" ht="22.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D52" s="172"/>
+    <row r="52" spans="1:24" ht="22.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A52" s="86"/>
+      <c r="B52" s="207"/>
+      <c r="C52" s="208"/>
+      <c r="D52" s="209"/>
       <c r="E52" s="26" t="s">
         <v>14</v>
       </c>
       <c r="F52" s="30"/>
-      <c r="G52" s="166"/>
-      <c r="H52" s="166"/>
+      <c r="G52" s="201"/>
+      <c r="H52" s="201"/>
       <c r="I52" s="30"/>
-      <c r="J52" s="167" t="s">
+      <c r="J52" s="202" t="s">
         <v>15</v>
       </c>
-      <c r="K52" s="166"/>
-      <c r="L52" s="168"/>
+      <c r="K52" s="201"/>
+      <c r="L52" s="203"/>
       <c r="W52" s="18" t="s">
         <v>64</v>
       </c>
       <c r="X52" s="17" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="53" spans="1:24" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L53" s="157"/>
+    <row r="53" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="A53" s="192"/>
+      <c r="B53" s="193"/>
+      <c r="C53" s="193"/>
+      <c r="D53" s="193"/>
+      <c r="E53" s="193"/>
+      <c r="F53" s="193"/>
+      <c r="G53" s="193"/>
+      <c r="H53" s="193"/>
+      <c r="I53" s="193"/>
+      <c r="J53" s="193"/>
+      <c r="K53" s="193"/>
+      <c r="L53" s="194"/>
       <c r="W53" s="18" t="s">
         <v>65</v>
       </c>
       <c r="X53" s="17" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="54" spans="1:24" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L54" s="160"/>
+    <row r="54" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="A54" s="195"/>
+      <c r="B54" s="196"/>
+      <c r="C54" s="196"/>
+      <c r="D54" s="196"/>
+      <c r="E54" s="196"/>
+      <c r="F54" s="196"/>
+      <c r="G54" s="196"/>
+      <c r="H54" s="196"/>
+      <c r="I54" s="196"/>
+      <c r="J54" s="196"/>
+      <c r="K54" s="196"/>
+      <c r="L54" s="197"/>
       <c r="W54" s="18" t="s">
         <v>66</v>
       </c>
       <c r="X54" s="17" t="s">
         <v>128</v>
       </c>
     </row>
-    <row r="55" spans="1:24" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L55" s="163"/>
+    <row r="55" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="A55" s="198"/>
+      <c r="B55" s="199"/>
+      <c r="C55" s="199"/>
+      <c r="D55" s="199"/>
+      <c r="E55" s="199"/>
+      <c r="F55" s="199"/>
+      <c r="G55" s="199"/>
+      <c r="H55" s="199"/>
+      <c r="I55" s="199"/>
+      <c r="J55" s="199"/>
+      <c r="K55" s="199"/>
+      <c r="L55" s="200"/>
       <c r="W55" s="18" t="s">
         <v>67</v>
       </c>
       <c r="X55" s="24" t="s">
         <v>127</v>
       </c>
     </row>
-    <row r="56" spans="1:24" ht="22.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A56" s="173" t="s">
+    <row r="56" spans="1:24" ht="22.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A56" s="210" t="s">
         <v>11</v>
       </c>
-      <c r="B56" s="174"/>
-[...9 lines deleted...]
-      <c r="L56" s="165"/>
+      <c r="B56" s="211"/>
+      <c r="C56" s="211"/>
+      <c r="D56" s="151"/>
+      <c r="E56" s="151"/>
+      <c r="F56" s="151"/>
+      <c r="G56" s="151"/>
+      <c r="H56" s="151"/>
+      <c r="I56" s="151"/>
+      <c r="J56" s="151"/>
+      <c r="K56" s="151"/>
+      <c r="L56" s="189"/>
       <c r="W56" s="18" t="s">
         <v>68</v>
       </c>
       <c r="X56" s="17" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="57" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:24" x14ac:dyDescent="0.3">
       <c r="W57" s="18" t="s">
         <v>69</v>
       </c>
       <c r="X57" s="17" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="58" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:24" x14ac:dyDescent="0.3">
       <c r="W58" s="18" t="s">
         <v>70</v>
       </c>
       <c r="X58" s="17" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="59" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:24" x14ac:dyDescent="0.3">
       <c r="W59" s="18" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="60" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:24" x14ac:dyDescent="0.3">
       <c r="W60" s="18" t="s">
         <v>72</v>
       </c>
       <c r="X60" s="17" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="61" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:24" x14ac:dyDescent="0.3">
       <c r="W61" s="18" t="s">
         <v>73</v>
       </c>
       <c r="X61" s="24">
         <v>14</v>
       </c>
     </row>
-    <row r="62" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:24" x14ac:dyDescent="0.3">
       <c r="W62" s="18" t="s">
         <v>74</v>
       </c>
       <c r="X62" s="24">
         <v>15</v>
       </c>
     </row>
-    <row r="63" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:24" x14ac:dyDescent="0.3">
       <c r="W63" s="18" t="s">
         <v>75</v>
       </c>
       <c r="X63" s="24">
         <v>20</v>
       </c>
     </row>
-    <row r="64" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:24" x14ac:dyDescent="0.3">
       <c r="W64" s="18" t="s">
         <v>76</v>
       </c>
       <c r="X64" s="24">
         <v>25</v>
       </c>
     </row>
-    <row r="65" spans="23:24" x14ac:dyDescent="0.25">
+    <row r="65" spans="23:24" x14ac:dyDescent="0.3">
       <c r="W65" s="18" t="s">
         <v>77</v>
       </c>
       <c r="X65" s="24">
         <v>33</v>
       </c>
     </row>
-    <row r="66" spans="23:24" x14ac:dyDescent="0.25">
+    <row r="66" spans="23:24" x14ac:dyDescent="0.3">
       <c r="W66" s="18" t="s">
         <v>78</v>
       </c>
       <c r="X66" s="24">
         <v>44</v>
       </c>
     </row>
-    <row r="67" spans="23:24" x14ac:dyDescent="0.25">
+    <row r="67" spans="23:24" x14ac:dyDescent="0.3">
       <c r="W67" s="18" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="68" spans="23:24" x14ac:dyDescent="0.25">
+    <row r="68" spans="23:24" x14ac:dyDescent="0.3">
       <c r="W68" s="18" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="69" spans="23:24" x14ac:dyDescent="0.25">
+    <row r="69" spans="23:24" x14ac:dyDescent="0.3">
       <c r="W69" s="18" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="70" spans="23:24" x14ac:dyDescent="0.25">
+    <row r="70" spans="23:24" x14ac:dyDescent="0.3">
       <c r="W70" s="18" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="71" spans="23:24" x14ac:dyDescent="0.25">
+    <row r="71" spans="23:24" x14ac:dyDescent="0.3">
       <c r="W71" s="18" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="72" spans="23:24" x14ac:dyDescent="0.25">
+    <row r="72" spans="23:24" x14ac:dyDescent="0.3">
       <c r="W72" s="18" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="73" spans="23:24" x14ac:dyDescent="0.25">
+    <row r="73" spans="23:24" x14ac:dyDescent="0.3">
       <c r="W73" s="18" t="s">
         <v>84</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="HqI0K6v7ombqhlAPL0ir4ph+s0t5HuDkcbWYkOH6jcKck75UQQ9YzZ+OGr4RxA4921TK4x02EPp5Lo8TTXCLEw==" saltValue="XGb3CjO6pgutSFu+Sospkw==" spinCount="100000" sheet="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="nlBdoZzKvDJpzjreGhaYqOyGwKtEVTuuwIYuJp/sTQNeH/AuVmxnpXrTFUdB/6lysJZgDD7JSdhkZxi0jFI7fA==" saltValue="lH9cMh6MiIR4aT/YO+w0vQ==" spinCount="100000" sheet="1" scenarios="1"/>
   <protectedRanges>
     <protectedRange sqref="I29" name="OWAcoustic"/>
     <protectedRange sqref="I29" name="Bereich1_1"/>
     <protectedRange sqref="J16 H16" name="Häckchen 2"/>
     <protectedRange sqref="L27" name="Blaue Felder 2"/>
     <protectedRange sqref="B18:B22 G24:G26 I24:I26 K24:K25 G28 J28 B34:B39 D34:D39 H37:H39 J41:J42 G41:G46 J44 G48:G50 J48 E39" name="Häkchen"/>
     <protectedRange sqref="B5 I5 B7 C9 G8 K8 G11 H13 A11 B13 D16 I23 I27 K30 I30:I31 K32:L33 J39 I40 I43 J46 L47 I47 J49 E51:L51 A53" name="Blaue Felder"/>
   </protectedRanges>
   <mergeCells count="97">
-    <mergeCell ref="A24:A26"/>
-[...72 lines deleted...]
-    <mergeCell ref="K42:L42"/>
+    <mergeCell ref="B50:F50"/>
+    <mergeCell ref="H48:I48"/>
+    <mergeCell ref="K48:L48"/>
+    <mergeCell ref="H49:I49"/>
+    <mergeCell ref="J49:L49"/>
+    <mergeCell ref="B48:F49"/>
+    <mergeCell ref="H50:L50"/>
     <mergeCell ref="B40:F40"/>
     <mergeCell ref="G40:H40"/>
     <mergeCell ref="A27:A28"/>
     <mergeCell ref="H28:I28"/>
     <mergeCell ref="A48:A49"/>
     <mergeCell ref="I43:L43"/>
     <mergeCell ref="A41:A43"/>
     <mergeCell ref="B41:F43"/>
     <mergeCell ref="A44:A47"/>
     <mergeCell ref="B44:F47"/>
     <mergeCell ref="K40:L40"/>
     <mergeCell ref="I40:J40"/>
     <mergeCell ref="G37:G39"/>
     <mergeCell ref="I37:L37"/>
     <mergeCell ref="E39:F39"/>
     <mergeCell ref="K41:L41"/>
-    <mergeCell ref="B50:F50"/>
-[...5 lines deleted...]
-    <mergeCell ref="H50:L50"/>
+    <mergeCell ref="H45:L45"/>
+    <mergeCell ref="G47:H47"/>
+    <mergeCell ref="J47:K47"/>
+    <mergeCell ref="H46:I46"/>
+    <mergeCell ref="G34:L34"/>
+    <mergeCell ref="I38:L38"/>
+    <mergeCell ref="G36:I36"/>
+    <mergeCell ref="K44:L44"/>
+    <mergeCell ref="H44:I44"/>
+    <mergeCell ref="J46:L46"/>
+    <mergeCell ref="H42:I42"/>
+    <mergeCell ref="K42:L42"/>
+    <mergeCell ref="A53:L55"/>
+    <mergeCell ref="D56:L56"/>
+    <mergeCell ref="G52:H52"/>
+    <mergeCell ref="J52:L52"/>
+    <mergeCell ref="A51:A52"/>
+    <mergeCell ref="B51:D52"/>
+    <mergeCell ref="A56:C56"/>
+    <mergeCell ref="E51:I51"/>
+    <mergeCell ref="J51:L51"/>
+    <mergeCell ref="G33:J33"/>
+    <mergeCell ref="K32:L32"/>
+    <mergeCell ref="K33:L33"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="B30:C31"/>
+    <mergeCell ref="D30:F30"/>
+    <mergeCell ref="D31:F31"/>
+    <mergeCell ref="A32:A39"/>
+    <mergeCell ref="B32:F33"/>
+    <mergeCell ref="L30:L31"/>
+    <mergeCell ref="G32:J32"/>
+    <mergeCell ref="J39:K39"/>
+    <mergeCell ref="G30:G31"/>
+    <mergeCell ref="B24:F26"/>
+    <mergeCell ref="J31:K31"/>
+    <mergeCell ref="G27:H27"/>
+    <mergeCell ref="B28:F28"/>
+    <mergeCell ref="K28:L28"/>
+    <mergeCell ref="B27:F27"/>
+    <mergeCell ref="I27:J27"/>
+    <mergeCell ref="B29:F29"/>
+    <mergeCell ref="G29:H29"/>
+    <mergeCell ref="I29:J29"/>
+    <mergeCell ref="K29:L29"/>
+    <mergeCell ref="A4:L4"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="C21:F21"/>
+    <mergeCell ref="C22:F22"/>
+    <mergeCell ref="I23:J23"/>
+    <mergeCell ref="B23:F23"/>
+    <mergeCell ref="G17:L17"/>
+    <mergeCell ref="G18:L22"/>
+    <mergeCell ref="B17:F17"/>
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="B13:F14"/>
+    <mergeCell ref="A2:L2"/>
+    <mergeCell ref="I5:L6"/>
+    <mergeCell ref="H13:L14"/>
+    <mergeCell ref="C9:D9"/>
+    <mergeCell ref="B7:F8"/>
+    <mergeCell ref="G8:J9"/>
+    <mergeCell ref="B5:G6"/>
+    <mergeCell ref="K8:L9"/>
+    <mergeCell ref="G11:L12"/>
+    <mergeCell ref="A11:F12"/>
+    <mergeCell ref="A3:L3"/>
+    <mergeCell ref="A24:A26"/>
+    <mergeCell ref="C18:F18"/>
+    <mergeCell ref="C19:F19"/>
+    <mergeCell ref="C20:F20"/>
+    <mergeCell ref="A16:C16"/>
+    <mergeCell ref="D16:F16"/>
+    <mergeCell ref="A17:A22"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <dataValidations count="6">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C9:D9" xr:uid="{C7F54E5E-01BD-40E8-810C-9949745201AA}">
       <formula1>$W$5:$W$9</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I30" xr:uid="{B03AA4F9-2D22-4717-8F48-CB8A7943311A}">
       <formula1>$X$52:$X$55</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K30" xr:uid="{B49615ED-7CCF-47AD-9586-2C89F125E595}">
       <formula1>$X$57:$X$58</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I31" xr:uid="{F4C49D12-56EF-4E91-970C-97AF4F70463F}">
       <formula1>$X$61:$X$66</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I27:J27" xr:uid="{BFC93FAB-1689-46C2-BD17-40B093D0CE1E}">
       <formula1>$W$12:$W$37</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I29:J29" xr:uid="{40414FF9-D983-4D4A-B9AE-C9A7742A2C80}">
       <formula1>$W$52:$W$73</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="A4:L4" r:id="rId1" display="https://www.owa.de/storage/2021/07/DS_9501.pdf" xr:uid="{0B520F3F-CDC3-4CED-9398-071B3FC96F40}"/>
   </hyperlinks>