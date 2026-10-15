--- v0 (2026-09-24)
+++ v1 (2026-10-15)
@@ -1,681 +1,859 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ink/ink1.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/xl/featurePropertyBag/featurePropertyBag.xml" ContentType="application/vnd.ms-excel.featurepropertybag+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\OWA-Druckschriften\englisch\05_Sonstige\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\1_Produktbilder und Dokumente für WEBSITE und Stammdaten - NAMEN NICHT ÄNDERN\Dokumente - Website und Stammdaten\englisch\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CC97E068-BC63-4A0F-800E-3D4CC65DD76E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{040D4C2C-77B2-4BC7-8ABD-B91835EFAB7F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{8A0A2F0A-F9C8-45B1-8E97-C5E265E2EAE8}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{8A0A2F0A-F9C8-45B1-8E97-C5E265E2EAE8}"/>
   </bookViews>
   <sheets>
-    <sheet name="Checkliste Feuerwiderstand" sheetId="2" r:id="rId1"/>
+    <sheet name="Fire Resistance Checklist" sheetId="2" r:id="rId1"/>
   </sheets>
+  <externalReferences>
+    <externalReference r:id="rId2"/>
+  </externalReferences>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Checkliste Feuerwiderstand'!$A$1:$L$47</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'[1]Checkliste Feuerwiderstand'!$A$1:$L$56</definedName>
   </definedNames>
   <calcPr calcId="191029" iterate="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="159" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="190" uniqueCount="164">
+  <si>
+    <t>Contact</t>
+  </si>
+  <si>
+    <t>Street</t>
+  </si>
+  <si>
+    <t>Postcode/Town</t>
+  </si>
   <si>
     <t>Tel.</t>
   </si>
   <si>
-    <t>E-Mail</t>
+    <t>Email</t>
+  </si>
+  <si>
+    <t>VKC No.</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
+    <t>6.</t>
+  </si>
+  <si>
+    <t>7.</t>
+  </si>
+  <si>
+    <t>9.</t>
+  </si>
+  <si>
+    <t>Contractor:</t>
+  </si>
+  <si>
+    <t>Date / Signature / Stamp</t>
+  </si>
+  <si>
+    <t>Person responsible</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Contact </t>
+  </si>
+  <si>
+    <t>Contact person:</t>
+  </si>
+  <si>
+    <t>Tel.:</t>
+  </si>
+  <si>
+    <t>Customer No.</t>
+  </si>
+  <si>
+    <t>Role:</t>
+  </si>
+  <si>
+    <t>Architect</t>
+  </si>
+  <si>
+    <t>Building Services</t>
+  </si>
+  <si>
+    <t>End client</t>
+  </si>
+  <si>
+    <t>Specialist contractor</t>
+  </si>
+  <si>
+    <t>Construction period:</t>
+  </si>
+  <si>
+    <t>Fire Resistance Checklist</t>
+  </si>
+  <si>
+    <t>10.</t>
+  </si>
+  <si>
+    <t>Load-bearing structure:</t>
+  </si>
+  <si>
+    <t>Steel beam floor</t>
+  </si>
+  <si>
+    <t>Steel roof structure with trapezoidal sheet metal + mineral wool</t>
+  </si>
+  <si>
+    <t>Timber beam ceiling</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2. </t>
+  </si>
+  <si>
+    <t>Insulation (thickness, type, fixing)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3. </t>
+  </si>
+  <si>
+    <t>OWA KIT No.:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4. </t>
+  </si>
+  <si>
+    <t>Required fire resistance
+(REI, EI or F)</t>
+  </si>
+  <si>
+    <t>KIT-16.1-01/2012 - S3</t>
+  </si>
+  <si>
+    <t>KIT-16.1-01/2012 - S3a</t>
+  </si>
+  <si>
+    <t>KIT-11.1-01/2008 - S3</t>
+  </si>
+  <si>
+    <t>KIT-11.1-01/2008 - S3a</t>
+  </si>
+  <si>
+    <t>KIT-27.1-01/2011 - S3</t>
+  </si>
+  <si>
+    <t>KIT-27.1-01/2011 - S3a</t>
+  </si>
+  <si>
+    <t>KIT-28.1-01/2015 - S3</t>
+  </si>
+  <si>
+    <t>KIT-29.1-01/2018 - S3</t>
+  </si>
+  <si>
+    <t>KIT-24.1-01/2014 - S3</t>
+  </si>
+  <si>
+    <t>KIT-17.1-01/2013 - S15 cliq</t>
+  </si>
+  <si>
+    <t>KIT-17.1-01/2011 - S15a cliq</t>
+  </si>
+  <si>
+    <t>KIT-19.1-01/2011 - S18p/S6a</t>
+  </si>
+  <si>
+    <t>KIT-25.1-01/2014 - S15b</t>
+  </si>
+  <si>
+    <t>KIT-30.1-01/2016 - OWAplan</t>
+  </si>
+  <si>
+    <t>KIT-21.1-01/2013 - S3</t>
+  </si>
+  <si>
+    <t>KIT-21.1-01/2013 - S3a</t>
+  </si>
+  <si>
+    <t>Solid slab with intermediate component</t>
+  </si>
+  <si>
+    <t>KIT-10.1-01/2007 - S3a</t>
+  </si>
+  <si>
+    <t>Concrete hollow-core slab</t>
+  </si>
+  <si>
+    <t>KIT-22.1-01/2009 - S3</t>
+  </si>
+  <si>
+    <t>KIT-22.1-01/2009 - S3a</t>
+  </si>
+  <si>
+    <t>Trapezoidal sheet metal slabs with concrete topping</t>
+  </si>
+  <si>
+    <t>KIT-23.1-01/2014 - S3</t>
+  </si>
+  <si>
+    <t>KIT-31.1-01/2020 - S3</t>
+  </si>
+  <si>
+    <t>KIT-31.1-01/2020 - S3a</t>
+  </si>
+  <si>
+    <t>KIT-07.1-01/2008 - S3</t>
+  </si>
+  <si>
+    <t>Finishes:</t>
+  </si>
+  <si>
+    <t>Cosmos</t>
+  </si>
+  <si>
+    <t>Finetta</t>
+  </si>
+  <si>
+    <t>Harmony</t>
+  </si>
+  <si>
+    <t>Janus</t>
+  </si>
+  <si>
+    <t>New Sandila</t>
+  </si>
+  <si>
+    <t>Sinfonia FR</t>
+  </si>
+  <si>
+    <t>Sinfonia Privacy</t>
+  </si>
+  <si>
+    <t>Sanitas 02 Plain</t>
+  </si>
+  <si>
+    <t>Simple</t>
+  </si>
+  <si>
+    <t>Constellation</t>
+  </si>
+  <si>
+    <t>Bolero</t>
+  </si>
+  <si>
+    <t>Brillianto A</t>
+  </si>
+  <si>
+    <t>OWAcolor</t>
+  </si>
+  <si>
+    <t>Ocean</t>
+  </si>
+  <si>
+    <t>OWAlux</t>
+  </si>
+  <si>
+    <t>OWAplan</t>
+  </si>
+  <si>
+    <t>Sinfonia</t>
+  </si>
+  <si>
+    <t>Sinfonia Humancare</t>
+  </si>
+  <si>
+    <t>Humancare Plus</t>
+  </si>
+  <si>
+    <t>Humancare Pro</t>
+  </si>
+  <si>
+    <t>Humancare Lab</t>
+  </si>
+  <si>
+    <t>Sinfonia Silencia</t>
+  </si>
+  <si>
+    <t>Length x Width</t>
+  </si>
+  <si>
+    <t>Thickness</t>
+  </si>
+  <si>
+    <t>Length:</t>
+  </si>
+  <si>
+    <t>Width:</t>
+  </si>
+  <si>
+    <t>Thickness:</t>
+  </si>
+  <si>
+    <t>600 / 625</t>
+  </si>
+  <si>
+    <t>1200 / 1250</t>
+  </si>
+  <si>
+    <t>300 / 312,5</t>
+  </si>
+  <si>
+    <t>System:</t>
+  </si>
+  <si>
+    <t>S 3</t>
+  </si>
+  <si>
+    <t>S 3 cliq</t>
+  </si>
+  <si>
+    <t>S 3a</t>
+  </si>
+  <si>
+    <t>S 3a cliq</t>
+  </si>
+  <si>
+    <t>S 15a cliq</t>
+  </si>
+  <si>
+    <t>S 15 cliq</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S 15b </t>
+  </si>
+  <si>
+    <t>S 18p / S 6a</t>
+  </si>
+  <si>
+    <t>Suspension brackets:</t>
+  </si>
+  <si>
+    <t>Other:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8. </t>
+  </si>
+  <si>
+    <t>mm</t>
+  </si>
+  <si>
+    <t>Fire protection box</t>
+  </si>
+  <si>
+    <t>Recessed / surface-mounted components</t>
+  </si>
+  <si>
+    <t>Weight in kg:</t>
+  </si>
+  <si>
+    <t>Dimensions in mm:</t>
+  </si>
+  <si>
+    <t>Other fittings:</t>
+  </si>
+  <si>
+    <t>Other design, please attach sketch</t>
+  </si>
+  <si>
+    <t>Property/BV 
+including address</t>
+  </si>
+  <si>
+    <t>Fire safety expert</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KIT - Barrier B </t>
+  </si>
+  <si>
+    <t>from above</t>
+  </si>
+  <si>
+    <t>from below</t>
+  </si>
+  <si>
+    <t>both</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="2"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t>≤</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7.7"/>
+        <color theme="2"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="2"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>2250</t>
+    </r>
+  </si>
+  <si>
+    <t>≤ 2050</t>
+  </si>
+  <si>
+    <t>Minowa</t>
+  </si>
+  <si>
+    <t>Barrier B</t>
+  </si>
+  <si>
+    <t>HNPB design</t>
+  </si>
+  <si>
+    <t>KIT-14.1-01/2008 - MINOWA</t>
+  </si>
+  <si>
+    <t>Solid wall</t>
+  </si>
+  <si>
+    <t>Metal stud wall</t>
+  </si>
+  <si>
+    <t>Verification</t>
+  </si>
+  <si>
+    <t>Documents required:</t>
+  </si>
+  <si>
+    <t>Proof of suitability for use
+(test report, CE-KIT, DOP-KIT)</t>
+  </si>
+  <si>
+    <t>11.</t>
+  </si>
+  <si>
+    <t>Critical issues</t>
+  </si>
+  <si>
+    <t>12.</t>
+  </si>
+  <si>
+    <t>Cable penetrations</t>
+  </si>
+  <si>
+    <t>Deviations in test report:</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Fire loads </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t>≥ 7</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>kWh/m²</t>
+    </r>
+  </si>
+  <si>
+    <t>Photographic documentation</t>
+  </si>
+  <si>
+    <t>Exposed ceiling, suspended ceiling, wall connections, installations…</t>
+  </si>
+  <si>
+    <t>Old project no.:</t>
+  </si>
+  <si>
+    <t>Existing</t>
+  </si>
+  <si>
+    <t>Building type:</t>
+  </si>
+  <si>
+    <t>New build</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The test reports are intended for planning purposes and for submission to, or coordination with, designers and building control authorities. As a general rule, the customer (designer, specialist designer, specialist contractor, etc.) must verify the suitability and accuracy of the documents. Any deviations must be agreed in advance and, where necessary, approved by the fire safety inspector. </t>
+  </si>
+  <si>
+    <t>Further information on the current fire-resistance-classified ceiling systems can be found in the Fire Safety Handbook DS 9501:</t>
+  </si>
+  <si>
+    <t>13.</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Sketch for other construction types via the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> ‘Draw’</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">tab </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> or ‘Insert -&gt; Shapes’
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>or attach as an appendix.</t>
+    </r>
+  </si>
+  <si>
     <t xml:space="preserve">5. </t>
   </si>
   <si>
-    <t>6.</t>
-[...79 lines deleted...]
-  <si>
     <t>KIT-10.1-01/2007 - S3</t>
   </si>
   <si>
-    <t>KIT-10.1-01/2007 - S3a</t>
-[...222 lines deleted...]
-  <si>
     <r>
-      <t>OWAcoustic dessin</t>
+      <t>OWAcoustic design</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
-(Certain product surfaces are not suitable for all types of construction: 
-see DS 9501, Tab. S. 14/15)</t>
+(certain product surfaces are not suitable for all construction types: 
+see DS 9501, Table pp. 18/19)</t>
     </r>
+  </si>
+  <si>
+    <t>Test report for planning purposes</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Wall connection 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(the connecting component must have at least an equivalent fire resistance classification)</t>
+    </r>
+  </si>
+  <si>
+    <t>https://www.owa.de/DS_9501_e.pdf</t>
+  </si>
+  <si>
+    <t>Steel beam ceiling</t>
+  </si>
+  <si>
+    <t>Steel roof construction with trapezoidal sheet metal + mineral wool</t>
+  </si>
+  <si>
+    <t>Gang nail trusses + mineral wool</t>
+  </si>
+  <si>
+    <t>Timber beam floor</t>
   </si>
   <si>
     <t>Tile dimensions
 in mm</t>
   </si>
   <si>
-    <t>length x width</t>
-[...13 lines deleted...]
-  <si>
     <t>Carrier profile distance:</t>
   </si>
   <si>
     <t>Hanger centres:</t>
   </si>
   <si>
-    <t>Hanger:</t>
-[...5 lines deleted...]
-    <t>Adjustable hanger</t>
+    <t>Nonius hangers</t>
+  </si>
+  <si>
+    <t>Adjustable hangers</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Suspension height a =</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
-(Lower edge of load-bearing component or insulation to rear view of ceiling tile)</t>
+(lower edge of load-bearing component or insulation to the rear view of the ceiling tile)</t>
     </r>
   </si>
   <si>
-    <t>Components / surface-mounted components</t>
+    <t>Plasterboard frieze</t>
+  </si>
+  <si>
+    <t>Plasterboard partitions</t>
+  </si>
+  <si>
+    <t>Surface-mounted components</t>
   </si>
   <si>
     <t>Integrated lighting</t>
-  </si>
-[...73 lines deleted...]
-    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <u/>
-[...6 lines deleted...]
-    <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0" tint="-0.14999847407452621"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FFFF0000"/>
-[...11 lines deleted...]
-      <sz val="8"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="2"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="2"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="7.7"/>
+      <color theme="2"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-4.9989318521683403E-2"/>
+        <fgColor theme="3" tint="0.89999084444715716"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="62">
+  <borders count="56">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -781,63 +959,50 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom/>
-[...11 lines deleted...]
-      </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
@@ -1154,89 +1319,50 @@
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...37 lines deleted...]
-    <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
@@ -1279,1012 +1405,1110 @@
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right/>
-[...24 lines deleted...]
-      </left>
       <right style="thin">
-        <color indexed="64"/>
-[...35 lines deleted...]
-      <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="236">
+  <cellXfs count="259">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="36" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="40" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="43" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...5 lines deleted...]
-      </extLst>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
       <extLst>
         <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
           <xfpb:xfComplement i="0"/>
         </ext>
       </extLst>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
       <extLst>
         <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
           <xfpb:xfComplement i="0"/>
         </ext>
       </extLst>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
       <extLst>
         <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
           <xfpb:xfComplement i="0"/>
         </ext>
       </extLst>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
       <extLst>
         <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
           <xfpb:xfComplement i="0"/>
         </ext>
       </extLst>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
       <extLst>
         <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
           <xfpb:xfComplement i="0"/>
         </ext>
       </extLst>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <extLst>
         <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
           <xfpb:xfComplement i="0"/>
         </ext>
       </extLst>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1">
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="39" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="35" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="49" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="22" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="53" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="54" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
       <extLst>
         <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
           <xfpb:xfComplement i="0"/>
         </ext>
       </extLst>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1">
       <extLst>
         <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
           <xfpb:xfComplement i="0"/>
         </ext>
       </extLst>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="42" xfId="0" applyBorder="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
       <extLst>
         <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
           <xfpb:xfComplement i="0"/>
         </ext>
       </extLst>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="44" xfId="0" applyBorder="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1">
       <extLst>
         <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
           <xfpb:xfComplement i="0"/>
         </ext>
       </extLst>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="43" xfId="0" applyBorder="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1">
       <extLst>
         <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
           <xfpb:xfComplement i="0"/>
         </ext>
       </extLst>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
       <extLst>
         <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
           <xfpb:xfComplement i="0"/>
         </ext>
       </extLst>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="46" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <extLst>
         <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
           <xfpb:xfComplement i="0"/>
         </ext>
       </extLst>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="45" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <extLst>
         <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
           <xfpb:xfComplement i="0"/>
         </ext>
       </extLst>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="55" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
       <extLst>
         <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
           <xfpb:xfComplement i="0"/>
         </ext>
       </extLst>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="47" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="39" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="45" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="35" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...86 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="48" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="50" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="46" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="47" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="48" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="44" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="50" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="49" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="45" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="38" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="44" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="40" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="34" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="26" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="53" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="23" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="25" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="38" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="45" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="29" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="45" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="41" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="32" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="43" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="40" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="50" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="49" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="39" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="27" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="47" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="44" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="51" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="47" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="55" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="47" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="41" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="43" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="42" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="37" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
-[...28 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="54" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="35" xfId="0" applyBorder="1" applyAlignment="1">
-[...53 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="35" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="38" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...166 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="35" xfId="0" applyBorder="1" applyAlignment="1">
-[...99 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="29" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="30" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="39" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="37" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
+    <cellStyle name="Link" xfId="1" builtinId="8"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2022/11/relationships/FeaturePropertyBag" Target="featurePropertyBag/featurePropertyBag.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2022/11/relationships/FeaturePropertyBag" Target="featurePropertyBag/featurePropertyBag.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>4</xdr:col>
-      <xdr:colOff>477146</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>278579</xdr:rowOff>
+      <xdr:colOff>612322</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>285750</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>818345</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>281725</xdr:rowOff>
+      <xdr:colOff>783227</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>289345</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
         <xdr:cNvPr id="3" name="Gerade Verbindung mit Pfeil 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7172FEFB-DBF1-3F12-7343-57534F3F408D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
-        <a:xfrm>
-[...1 lines deleted...]
-          <a:ext cx="1105882" cy="3146"/>
+        <a:xfrm flipV="1">
+          <a:off x="3755572" y="6477000"/>
+          <a:ext cx="952499" cy="3595"/>
         </a:xfrm>
         <a:prstGeom prst="straightConnector1">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:solidFill>
             <a:srgbClr val="FF0000"/>
           </a:solidFill>
           <a:tailEnd type="triangle"/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>638931</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:row>18</xdr:row>
       <xdr:rowOff>327183</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>640476</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:row>18</xdr:row>
       <xdr:rowOff>327243</xdr:rowOff>
     </xdr:to>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing">
       <mc:Choice Requires="xdr14">
         <xdr:contentPart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
           <xdr14:nvContentPartPr>
             <xdr14:cNvPr id="25" name="Freihand 24">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A84451C-8C90-B03A-F0BA-B1BD43585F8E}"/>
                 </a:ext>
               </a:extLst>
             </xdr14:cNvPr>
             <xdr14:cNvContentPartPr/>
           </xdr14:nvContentPartPr>
           <xdr14:nvPr macro=""/>
           <xdr14:xfrm>
             <a:off x="4509545" y="4829910"/>
             <a:ext cx="360" cy="7560"/>
           </xdr14:xfrm>
         </xdr:contentPart>
       </mc:Choice>
-      <mc:Fallback xmlns="">
+      <mc:Fallback xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
         <xdr:pic>
           <xdr:nvPicPr>
             <xdr:cNvPr id="25" name="Freihand 24">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A84451C-8C90-B03A-F0BA-B1BD43585F8E}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvPicPr/>
           </xdr:nvPicPr>
           <xdr:blipFill>
             <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </xdr:blipFill>
           <xdr:spPr>
             <a:xfrm>
               <a:off x="4503425" y="4823790"/>
               <a:ext cx="12600" cy="19800"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </xdr:spPr>
         </xdr:pic>
       </mc:Fallback>
     </mc:AlternateContent>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlExternalLinkPath/xlPathMissing" Target="Checkliste%20Feuerwiderstand" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="Checkliste Feuerwiderstand"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0" refreshError="1"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
 </file>
 
 <file path=xl/featurePropertyBag/featurePropertyBag.xml><?xml version="1.0" encoding="utf-8"?>
 <FeaturePropertyBags xmlns="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag">
   <bag type="Checkbox"/>
   <bag type="XFControls">
     <bagId k="CellControl">0</bagId>
   </bag>
   <bag type="XFComplement">
     <bagId k="XFControls">1</bagId>
   </bag>
   <bag type="XFComplements" extRef="XFComplementsMapperExtRef">
     <a k="MappedFeaturePropertyBags">
       <bagId>2</bagId>
     </a>
   </bag>
 </FeaturePropertyBags>
 </file>
 
 <file path=xl/ink/ink1.xml><?xml version="1.0" encoding="utf-8"?>
 <inkml:ink xmlns:inkml="http://www.w3.org/2003/InkML">
   <inkml:definitions>
     <inkml:context xml:id="ctx0">
       <inkml:inkSource xml:id="inkSrc0">
         <inkml:traceFormat>
@@ -2603,1383 +2827,1628 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.owa.de/wp-content/uploads/2021/12/DS_9501_eu_e.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{49E0F926-2F50-4CC7-AB9D-9D7562EAED8D}">
   <sheetPr>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
-  <dimension ref="A1:X64"/>
+  <dimension ref="A1:X73"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" showRuler="0" topLeftCell="A23" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="N13" sqref="N13"/>
+    <sheetView showGridLines="0" tabSelected="1" showRuler="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="P41" sqref="P41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="13.42578125" customWidth="1"/>
+    <col min="1" max="1" width="16.140625" customWidth="1"/>
     <col min="2" max="2" width="8.42578125" customWidth="1"/>
-    <col min="6" max="6" width="14" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="24" max="24" width="12" style="30" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="15.42578125" customWidth="1"/>
+    <col min="8" max="8" width="10.42578125" customWidth="1"/>
+    <col min="9" max="9" width="16.5703125" customWidth="1"/>
+    <col min="10" max="10" width="11.5703125" customWidth="1"/>
+    <col min="11" max="11" width="12.7109375" customWidth="1"/>
+    <col min="12" max="12" width="28.5703125" customWidth="1"/>
+    <col min="23" max="23" width="25.28515625" style="18" hidden="1" customWidth="1"/>
+    <col min="24" max="24" width="27.85546875" style="17" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" ht="34.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="215" t="s">
+      <c r="A1" s="96" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1" s="97"/>
+      <c r="C1" s="97"/>
+      <c r="D1" s="97"/>
+      <c r="E1" s="97"/>
+      <c r="F1" s="97"/>
+      <c r="G1" s="97"/>
+      <c r="H1" s="97"/>
+      <c r="I1" s="97"/>
+      <c r="J1" s="97"/>
+      <c r="K1" s="97"/>
+      <c r="L1" s="98"/>
+    </row>
+    <row r="2" spans="1:24" ht="45.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="105" t="s">
+        <v>140</v>
+      </c>
+      <c r="B2" s="106"/>
+      <c r="C2" s="106"/>
+      <c r="D2" s="106"/>
+      <c r="E2" s="106"/>
+      <c r="F2" s="106"/>
+      <c r="G2" s="106"/>
+      <c r="H2" s="106"/>
+      <c r="I2" s="106"/>
+      <c r="J2" s="106"/>
+      <c r="K2" s="106"/>
+      <c r="L2" s="107"/>
+    </row>
+    <row r="3" spans="1:24" ht="22.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="114" t="s">
+        <v>141</v>
+      </c>
+      <c r="B3" s="115"/>
+      <c r="C3" s="115"/>
+      <c r="D3" s="115"/>
+      <c r="E3" s="115"/>
+      <c r="F3" s="115"/>
+      <c r="G3" s="115"/>
+      <c r="H3" s="115"/>
+      <c r="I3" s="115"/>
+      <c r="J3" s="115"/>
+      <c r="K3" s="115"/>
+      <c r="L3" s="116"/>
+      <c r="W3" s="18" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="4" spans="1:24" ht="22.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="117" t="s">
+        <v>149</v>
+      </c>
+      <c r="B4" s="118"/>
+      <c r="C4" s="118"/>
+      <c r="D4" s="118"/>
+      <c r="E4" s="118"/>
+      <c r="F4" s="118"/>
+      <c r="G4" s="118"/>
+      <c r="H4" s="118"/>
+      <c r="I4" s="118"/>
+      <c r="J4" s="118"/>
+      <c r="K4" s="118"/>
+      <c r="L4" s="119"/>
+    </row>
+    <row r="5" spans="1:24" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="120" t="s">
+        <v>111</v>
+      </c>
+      <c r="B5" s="99"/>
+      <c r="C5" s="100"/>
+      <c r="D5" s="100"/>
+      <c r="E5" s="100"/>
+      <c r="F5" s="100"/>
+      <c r="G5" s="101"/>
+      <c r="H5" s="61" t="s">
+        <v>5</v>
+      </c>
+      <c r="I5" s="99"/>
+      <c r="J5" s="100"/>
+      <c r="K5" s="100"/>
+      <c r="L5" s="108"/>
+      <c r="W5" s="18" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A6" s="121"/>
+      <c r="B6" s="102"/>
+      <c r="C6" s="103"/>
+      <c r="D6" s="103"/>
+      <c r="E6" s="103"/>
+      <c r="F6" s="103"/>
+      <c r="G6" s="104"/>
+      <c r="H6" s="62"/>
+      <c r="I6" s="102"/>
+      <c r="J6" s="103"/>
+      <c r="K6" s="103"/>
+      <c r="L6" s="109"/>
+      <c r="W6" s="18" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A7" s="63" t="s">
+        <v>12</v>
+      </c>
+      <c r="B7" s="99"/>
+      <c r="C7" s="100"/>
+      <c r="D7" s="100"/>
+      <c r="E7" s="100"/>
+      <c r="F7" s="101"/>
+      <c r="G7" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="H7" s="65"/>
+      <c r="I7" s="65"/>
+      <c r="J7" s="66"/>
+      <c r="K7" s="61" t="s">
+        <v>16</v>
+      </c>
+      <c r="L7" s="67"/>
+      <c r="W7" s="18" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A8" s="68" t="s">
+        <v>13</v>
+      </c>
+      <c r="B8" s="102"/>
+      <c r="C8" s="103"/>
+      <c r="D8" s="103"/>
+      <c r="E8" s="103"/>
+      <c r="F8" s="104"/>
+      <c r="G8" s="99"/>
+      <c r="H8" s="100"/>
+      <c r="I8" s="100"/>
+      <c r="J8" s="101"/>
+      <c r="K8" s="99"/>
+      <c r="L8" s="108"/>
+      <c r="W8" s="18" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="69"/>
+      <c r="B9" s="62" t="s">
+        <v>17</v>
+      </c>
+      <c r="C9" s="110"/>
+      <c r="D9" s="111"/>
+      <c r="E9" s="70"/>
+      <c r="F9" s="71"/>
+      <c r="G9" s="102"/>
+      <c r="H9" s="103"/>
+      <c r="I9" s="103"/>
+      <c r="J9" s="104"/>
+      <c r="K9" s="102"/>
+      <c r="L9" s="109"/>
+      <c r="W9" s="18" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A10" s="68" t="s">
+        <v>1</v>
+      </c>
+      <c r="B10" s="65"/>
+      <c r="C10" s="65"/>
+      <c r="D10" s="65"/>
+      <c r="E10" s="65"/>
+      <c r="F10" s="66"/>
+      <c r="G10" s="61" t="s">
+        <v>2</v>
+      </c>
+      <c r="H10" s="65"/>
+      <c r="I10" s="65"/>
+      <c r="J10" s="65"/>
+      <c r="K10" s="65"/>
+      <c r="L10" s="72"/>
+    </row>
+    <row r="11" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A11" s="112"/>
+      <c r="B11" s="100"/>
+      <c r="C11" s="100"/>
+      <c r="D11" s="100"/>
+      <c r="E11" s="100"/>
+      <c r="F11" s="101"/>
+      <c r="G11" s="99"/>
+      <c r="H11" s="100"/>
+      <c r="I11" s="100"/>
+      <c r="J11" s="100"/>
+      <c r="K11" s="100"/>
+      <c r="L11" s="108"/>
+      <c r="W11" s="18" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A12" s="113"/>
+      <c r="B12" s="103"/>
+      <c r="C12" s="103"/>
+      <c r="D12" s="103"/>
+      <c r="E12" s="103"/>
+      <c r="F12" s="104"/>
+      <c r="G12" s="102"/>
+      <c r="H12" s="103"/>
+      <c r="I12" s="103"/>
+      <c r="J12" s="103"/>
+      <c r="K12" s="103"/>
+      <c r="L12" s="109"/>
+      <c r="W12" s="18" t="s">
+        <v>35</v>
+      </c>
+      <c r="X12" s="17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A13" s="63" t="s">
+        <v>3</v>
+      </c>
+      <c r="B13" s="99"/>
+      <c r="C13" s="100"/>
+      <c r="D13" s="100"/>
+      <c r="E13" s="100"/>
+      <c r="F13" s="101"/>
+      <c r="G13" s="61" t="s">
+        <v>4</v>
+      </c>
+      <c r="H13" s="99"/>
+      <c r="I13" s="100"/>
+      <c r="J13" s="100"/>
+      <c r="K13" s="100"/>
+      <c r="L13" s="108"/>
+      <c r="W13" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="X13" s="17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A14" s="73"/>
+      <c r="B14" s="102"/>
+      <c r="C14" s="103"/>
+      <c r="D14" s="103"/>
+      <c r="E14" s="103"/>
+      <c r="F14" s="104"/>
+      <c r="G14" s="62"/>
+      <c r="H14" s="102"/>
+      <c r="I14" s="103"/>
+      <c r="J14" s="103"/>
+      <c r="K14" s="103"/>
+      <c r="L14" s="109"/>
+      <c r="W14" s="18" t="s">
+        <v>37</v>
+      </c>
+      <c r="X14" s="17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A15" s="4"/>
+      <c r="L15" s="3"/>
+      <c r="W15" s="18" t="s">
+        <v>38</v>
+      </c>
+      <c r="X15" s="17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24" ht="34.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="90" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="91"/>
+      <c r="C16" s="92"/>
+      <c r="D16" s="93"/>
+      <c r="E16" s="94"/>
+      <c r="F16" s="95"/>
+      <c r="G16" s="80" t="s">
+        <v>138</v>
+      </c>
+      <c r="H16" s="77" t="b">
+        <v>0</v>
+      </c>
+      <c r="I16" s="81" t="s">
+        <v>139</v>
+      </c>
+      <c r="J16" s="77" t="b">
+        <v>0</v>
+      </c>
+      <c r="K16" s="78" t="s">
+        <v>137</v>
+      </c>
+      <c r="L16" s="79"/>
+      <c r="W16" s="18" t="s">
+        <v>39</v>
+      </c>
+      <c r="X16" s="17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="84" t="s">
+        <v>6</v>
+      </c>
+      <c r="B17" s="140" t="s">
+        <v>25</v>
+      </c>
+      <c r="C17" s="141"/>
+      <c r="D17" s="141"/>
+      <c r="E17" s="141"/>
+      <c r="F17" s="142"/>
+      <c r="G17" s="130" t="s">
+        <v>143</v>
+      </c>
+      <c r="H17" s="131"/>
+      <c r="I17" s="131"/>
+      <c r="J17" s="131"/>
+      <c r="K17" s="131"/>
+      <c r="L17" s="132"/>
+      <c r="W17" s="18" t="s">
+        <v>40</v>
+      </c>
+      <c r="X17" s="17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18" spans="1:24" ht="42.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="85"/>
+      <c r="B18" s="7" t="b">
+        <v>0</v>
+      </c>
+      <c r="C18" s="87" t="s">
+        <v>150</v>
+      </c>
+      <c r="D18" s="88"/>
+      <c r="E18" s="88"/>
+      <c r="F18" s="89"/>
+      <c r="G18" s="93"/>
+      <c r="H18" s="94"/>
+      <c r="I18" s="94"/>
+      <c r="J18" s="94"/>
+      <c r="K18" s="94"/>
+      <c r="L18" s="133"/>
+      <c r="W18" s="18" t="s">
+        <v>41</v>
+      </c>
+      <c r="X18" s="17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19" spans="1:24" ht="42.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="85"/>
+      <c r="B19" s="7" t="b">
+        <v>0</v>
+      </c>
+      <c r="C19" s="87" t="s">
+        <v>151</v>
+      </c>
+      <c r="D19" s="88"/>
+      <c r="E19" s="88"/>
+      <c r="F19" s="89"/>
+      <c r="G19" s="134"/>
+      <c r="H19" s="135"/>
+      <c r="I19" s="135"/>
+      <c r="J19" s="135"/>
+      <c r="K19" s="135"/>
+      <c r="L19" s="136"/>
+      <c r="W19" s="18" t="s">
+        <v>42</v>
+      </c>
+      <c r="X19" s="17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20" spans="1:24" ht="42.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="85"/>
+      <c r="B20" s="7" t="b">
+        <v>0</v>
+      </c>
+      <c r="C20" s="87" t="s">
+        <v>152</v>
+      </c>
+      <c r="D20" s="88"/>
+      <c r="E20" s="88"/>
+      <c r="F20" s="89"/>
+      <c r="G20" s="134"/>
+      <c r="H20" s="135"/>
+      <c r="I20" s="135"/>
+      <c r="J20" s="135"/>
+      <c r="K20" s="135"/>
+      <c r="L20" s="136"/>
+      <c r="U20" s="82"/>
+      <c r="W20" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="X20" s="17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21" spans="1:24" ht="42.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="85"/>
+      <c r="B21" s="7" t="b">
+        <v>0</v>
+      </c>
+      <c r="C21" s="87" t="s">
+        <v>153</v>
+      </c>
+      <c r="D21" s="88"/>
+      <c r="E21" s="88"/>
+      <c r="F21" s="89"/>
+      <c r="G21" s="134"/>
+      <c r="H21" s="135"/>
+      <c r="I21" s="135"/>
+      <c r="J21" s="135"/>
+      <c r="K21" s="135"/>
+      <c r="L21" s="136"/>
+      <c r="P21" s="6"/>
+      <c r="W21" s="18" t="s">
+        <v>44</v>
+      </c>
+      <c r="X21" s="17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="22" spans="1:24" ht="42.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="86"/>
+      <c r="B22" s="8" t="b">
+        <v>0</v>
+      </c>
+      <c r="C22" s="122" t="s">
+        <v>110</v>
+      </c>
+      <c r="D22" s="123"/>
+      <c r="E22" s="123"/>
+      <c r="F22" s="124"/>
+      <c r="G22" s="137"/>
+      <c r="H22" s="138"/>
+      <c r="I22" s="138"/>
+      <c r="J22" s="138"/>
+      <c r="K22" s="138"/>
+      <c r="L22" s="139"/>
+      <c r="W22" s="18" t="s">
+        <v>45</v>
+      </c>
+      <c r="X22" s="17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="23" spans="1:24" s="9" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B23" s="127" t="s">
+        <v>30</v>
+      </c>
+      <c r="C23" s="128"/>
+      <c r="D23" s="128"/>
+      <c r="E23" s="128"/>
+      <c r="F23" s="129"/>
+      <c r="G23" s="21"/>
+      <c r="H23" s="22"/>
+      <c r="I23" s="125"/>
+      <c r="J23" s="126"/>
+      <c r="K23" s="22"/>
+      <c r="L23" s="23"/>
+      <c r="W23" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="X23" s="17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="24" spans="1:24" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="84" t="s">
+        <v>31</v>
+      </c>
+      <c r="B24" s="143" t="s">
+        <v>34</v>
+      </c>
+      <c r="C24" s="144"/>
+      <c r="D24" s="144"/>
+      <c r="E24" s="144"/>
+      <c r="F24" s="145"/>
+      <c r="G24" s="45" t="b">
+        <v>0</v>
+      </c>
+      <c r="H24" s="47" t="s">
+        <v>115</v>
+      </c>
+      <c r="I24" s="46" t="b">
+        <v>0</v>
+      </c>
+      <c r="J24" s="16" t="s">
+        <v>114</v>
+      </c>
+      <c r="K24" s="46" t="b">
+        <v>0</v>
+      </c>
+      <c r="L24" s="19" t="s">
+        <v>116</v>
+      </c>
+      <c r="W24" s="18" t="s">
+        <v>48</v>
+      </c>
+      <c r="X24" s="17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="25" spans="1:24" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="85"/>
+      <c r="B25" s="146"/>
+      <c r="C25" s="147"/>
+      <c r="D25" s="147"/>
+      <c r="E25" s="147"/>
+      <c r="F25" s="148"/>
+      <c r="G25" s="11" t="b">
+        <v>0</v>
+      </c>
+      <c r="H25" s="31">
+        <v>30</v>
+      </c>
+      <c r="I25" s="32" t="b">
+        <v>0</v>
+      </c>
+      <c r="J25" s="31">
+        <v>60</v>
+      </c>
+      <c r="K25" s="32" t="b">
+        <v>0</v>
+      </c>
+      <c r="L25" s="20">
+        <v>90</v>
+      </c>
+      <c r="W25" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="X25" s="17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="26" spans="1:24" ht="21.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="86"/>
+      <c r="B26" s="149"/>
+      <c r="C26" s="150"/>
+      <c r="D26" s="150"/>
+      <c r="E26" s="150"/>
+      <c r="F26" s="151"/>
+      <c r="G26" s="12" t="b">
+        <v>0</v>
+      </c>
+      <c r="H26" s="13">
+        <v>120</v>
+      </c>
+      <c r="I26" s="14" t="b">
+        <v>0</v>
+      </c>
+      <c r="J26" s="13">
+        <v>180</v>
+      </c>
+      <c r="K26" s="1"/>
+      <c r="L26" s="10"/>
+      <c r="W26" s="18" t="s">
+        <v>49</v>
+      </c>
+      <c r="X26" s="17" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="27" spans="1:24" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="84" t="s">
+        <v>33</v>
+      </c>
+      <c r="B27" s="159" t="s">
+        <v>125</v>
+      </c>
+      <c r="C27" s="160"/>
+      <c r="D27" s="160"/>
+      <c r="E27" s="160"/>
+      <c r="F27" s="161"/>
+      <c r="G27" s="153" t="s">
+        <v>32</v>
+      </c>
+      <c r="H27" s="131"/>
+      <c r="I27" s="162"/>
+      <c r="J27" s="163"/>
+      <c r="K27" s="43" t="s">
+        <v>136</v>
+      </c>
+      <c r="L27" s="76"/>
+      <c r="W27" s="18" t="s">
+        <v>50</v>
+      </c>
+      <c r="X27" s="17" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="28" spans="1:24" ht="48.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="86"/>
+      <c r="B28" s="154" t="s">
+        <v>126</v>
+      </c>
+      <c r="C28" s="155"/>
+      <c r="D28" s="155"/>
+      <c r="E28" s="155"/>
+      <c r="F28" s="156"/>
+      <c r="G28" s="51" t="b">
+        <v>0</v>
+      </c>
+      <c r="H28" s="157" t="s">
+        <v>147</v>
+      </c>
+      <c r="I28" s="231"/>
+      <c r="J28" s="52" t="b">
+        <v>0</v>
+      </c>
+      <c r="K28" s="157" t="s">
+        <v>127</v>
+      </c>
+      <c r="L28" s="158"/>
+      <c r="W28" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="X28" s="17" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="29" spans="1:24" ht="42.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="74" t="s">
+        <v>144</v>
+      </c>
+      <c r="B29" s="164" t="s">
+        <v>146</v>
+      </c>
+      <c r="C29" s="165"/>
+      <c r="D29" s="165"/>
+      <c r="E29" s="165"/>
+      <c r="F29" s="166"/>
+      <c r="G29" s="167"/>
+      <c r="H29" s="168"/>
+      <c r="I29" s="169"/>
+      <c r="J29" s="170"/>
+      <c r="K29" s="168"/>
+      <c r="L29" s="171"/>
+      <c r="W29" s="18" t="s">
+        <v>145</v>
+      </c>
+      <c r="X29" s="17" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="30" spans="1:24" ht="22.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="84" t="s">
+        <v>7</v>
+      </c>
+      <c r="B30" s="174" t="s">
+        <v>154</v>
+      </c>
+      <c r="C30" s="175"/>
+      <c r="D30" s="177" t="s">
+        <v>84</v>
+      </c>
+      <c r="E30" s="177"/>
+      <c r="F30" s="178"/>
+      <c r="G30" s="190"/>
+      <c r="H30" s="15" t="s">
         <v>86</v>
       </c>
-      <c r="B1" s="216"/>
-[...40 lines deleted...]
-      <c r="W3" s="31" t="s">
+      <c r="I30" s="40"/>
+      <c r="J30" s="25" t="s">
+        <v>87</v>
+      </c>
+      <c r="K30" s="40"/>
+      <c r="L30" s="171"/>
+      <c r="W30" s="18" t="s">
+        <v>54</v>
+      </c>
+      <c r="X30" s="17" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="31" spans="1:24" ht="22.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="86"/>
+      <c r="B31" s="176"/>
+      <c r="C31" s="176"/>
+      <c r="D31" s="179" t="s">
+        <v>85</v>
+      </c>
+      <c r="E31" s="179"/>
+      <c r="F31" s="180"/>
+      <c r="G31" s="191"/>
+      <c r="H31" s="26" t="s">
+        <v>88</v>
+      </c>
+      <c r="I31" s="39"/>
+      <c r="J31" s="152"/>
+      <c r="K31" s="152"/>
+      <c r="L31" s="187"/>
+      <c r="W31" s="18" t="s">
+        <v>55</v>
+      </c>
+      <c r="X31" s="17" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="32" spans="1:24" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="84" t="s">
+        <v>8</v>
+      </c>
+      <c r="B32" s="181" t="s">
+        <v>92</v>
+      </c>
+      <c r="C32" s="182"/>
+      <c r="D32" s="182"/>
+      <c r="E32" s="182"/>
+      <c r="F32" s="183"/>
+      <c r="G32" s="177" t="s">
+        <v>155</v>
+      </c>
+      <c r="H32" s="177"/>
+      <c r="I32" s="177"/>
+      <c r="J32" s="177"/>
+      <c r="K32" s="162"/>
+      <c r="L32" s="173"/>
+      <c r="W32" s="18" t="s">
+        <v>57</v>
+      </c>
+      <c r="X32" s="17" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="33" spans="1:24" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="85"/>
+      <c r="B33" s="184"/>
+      <c r="C33" s="185"/>
+      <c r="D33" s="185"/>
+      <c r="E33" s="185"/>
+      <c r="F33" s="186"/>
+      <c r="G33" s="172" t="s">
+        <v>156</v>
+      </c>
+      <c r="H33" s="172"/>
+      <c r="I33" s="172"/>
+      <c r="J33" s="172"/>
+      <c r="K33" s="134"/>
+      <c r="L33" s="136"/>
+      <c r="W33" s="18" t="s">
+        <v>58</v>
+      </c>
+      <c r="X33" s="17" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="34" spans="1:24" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="85"/>
+      <c r="B34" s="33" t="b">
+        <v>0</v>
+      </c>
+      <c r="C34" t="s">
+        <v>93</v>
+      </c>
+      <c r="D34" s="33" t="b">
+        <v>0</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="F34" s="53"/>
+      <c r="G34" s="172"/>
+      <c r="H34" s="172"/>
+      <c r="I34" s="172"/>
+      <c r="J34" s="172"/>
+      <c r="K34" s="172"/>
+      <c r="L34" s="217"/>
+      <c r="W34" s="18" t="s">
+        <v>59</v>
+      </c>
+      <c r="X34" s="17" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="35" spans="1:24" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="85"/>
+      <c r="B35" s="33" t="b">
+        <v>0</v>
+      </c>
+      <c r="C35" t="s">
+        <v>95</v>
+      </c>
+      <c r="D35" s="33" t="b">
+        <v>0</v>
+      </c>
+      <c r="E35" t="s">
+        <v>96</v>
+      </c>
+      <c r="F35" s="54"/>
+      <c r="G35" s="37"/>
+      <c r="H35" s="37"/>
+      <c r="I35" s="37"/>
+      <c r="J35" s="37"/>
+      <c r="K35" s="37"/>
+      <c r="L35" s="38"/>
+      <c r="W35" s="18" t="s">
+        <v>122</v>
+      </c>
+      <c r="X35" s="17" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="36" spans="1:24" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="85"/>
+      <c r="B36" s="33" t="b">
+        <v>0</v>
+      </c>
+      <c r="C36" t="s">
+        <v>98</v>
+      </c>
+      <c r="D36" s="33" t="b">
+        <v>0</v>
+      </c>
+      <c r="E36" t="s">
+        <v>97</v>
+      </c>
+      <c r="F36" s="54"/>
+      <c r="G36" s="220" t="s">
+        <v>101</v>
+      </c>
+      <c r="H36" s="220"/>
+      <c r="I36" s="220"/>
+      <c r="J36" s="27"/>
+      <c r="K36" s="27"/>
+      <c r="L36" s="28"/>
+      <c r="W36" s="18" t="s">
+        <v>60</v>
+      </c>
+      <c r="X36" s="17" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="37" spans="1:24" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="85"/>
+      <c r="B37" s="33" t="b">
+        <v>0</v>
+      </c>
+      <c r="C37" t="s">
+        <v>99</v>
+      </c>
+      <c r="D37" s="33" t="b">
+        <v>0</v>
+      </c>
+      <c r="E37" t="s">
+        <v>100</v>
+      </c>
+      <c r="F37" s="54"/>
+      <c r="G37" s="246"/>
+      <c r="H37" s="56" t="b">
+        <v>0</v>
+      </c>
+      <c r="I37" s="218" t="s">
+        <v>157</v>
+      </c>
+      <c r="J37" s="218"/>
+      <c r="K37" s="218"/>
+      <c r="L37" s="219"/>
+      <c r="W37" s="18" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="38" spans="1:24" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="85"/>
+      <c r="B38" s="33" t="b">
+        <v>0</v>
+      </c>
+      <c r="C38" t="s">
+        <v>77</v>
+      </c>
+      <c r="D38" s="33" t="b">
+        <v>0</v>
+      </c>
+      <c r="E38" t="s">
+        <v>120</v>
+      </c>
+      <c r="F38" s="54"/>
+      <c r="G38" s="247"/>
+      <c r="H38" s="56" t="b">
+        <v>0</v>
+      </c>
+      <c r="I38" s="218" t="s">
+        <v>158</v>
+      </c>
+      <c r="J38" s="218"/>
+      <c r="K38" s="218"/>
+      <c r="L38" s="219"/>
+      <c r="V38" s="6"/>
+    </row>
+    <row r="39" spans="1:24" ht="19.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="86"/>
+      <c r="B39" s="34" t="b">
+        <v>0</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="D39" s="34" t="b">
+        <v>0</v>
+      </c>
+      <c r="E39" s="249"/>
+      <c r="F39" s="250"/>
+      <c r="G39" s="248"/>
+      <c r="H39" s="57" t="b">
+        <v>0</v>
+      </c>
+      <c r="I39" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="J39" s="188"/>
+      <c r="K39" s="189"/>
+      <c r="L39" s="35"/>
+    </row>
+    <row r="40" spans="1:24" ht="41.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="48" t="s">
+        <v>103</v>
+      </c>
+      <c r="B40" s="226" t="s">
+        <v>159</v>
+      </c>
+      <c r="C40" s="227"/>
+      <c r="D40" s="227"/>
+      <c r="E40" s="227"/>
+      <c r="F40" s="228"/>
+      <c r="G40" s="229"/>
+      <c r="H40" s="230"/>
+      <c r="I40" s="169"/>
+      <c r="J40" s="170"/>
+      <c r="K40" s="244" t="s">
+        <v>104</v>
+      </c>
+      <c r="L40" s="245"/>
+    </row>
+    <row r="41" spans="1:24" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="235" t="s">
+        <v>9</v>
+      </c>
+      <c r="B41" s="143" t="s">
+        <v>148</v>
+      </c>
+      <c r="C41" s="144"/>
+      <c r="D41" s="144"/>
+      <c r="E41" s="144"/>
+      <c r="F41" s="145"/>
+      <c r="G41" s="44" t="b">
+        <v>0</v>
+      </c>
+      <c r="H41" s="83" t="s">
+        <v>123</v>
+      </c>
+      <c r="I41" s="25"/>
+      <c r="J41" s="44" t="b">
+        <v>0</v>
+      </c>
+      <c r="K41" s="251" t="s">
+        <v>124</v>
+      </c>
+      <c r="L41" s="252"/>
+    </row>
+    <row r="42" spans="1:24" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="236"/>
+      <c r="B42" s="146"/>
+      <c r="C42" s="147"/>
+      <c r="D42" s="147"/>
+      <c r="E42" s="147"/>
+      <c r="F42" s="148"/>
+      <c r="G42" s="75" t="b">
+        <v>0</v>
+      </c>
+      <c r="H42" s="88" t="s">
+        <v>160</v>
+      </c>
+      <c r="I42" s="89"/>
+      <c r="J42" s="75" t="b">
+        <v>0</v>
+      </c>
+      <c r="K42" s="88" t="s">
+        <v>161</v>
+      </c>
+      <c r="L42" s="213"/>
+    </row>
+    <row r="43" spans="1:24" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="237"/>
+      <c r="B43" s="149"/>
+      <c r="C43" s="150"/>
+      <c r="D43" s="150"/>
+      <c r="E43" s="150"/>
+      <c r="F43" s="151"/>
+      <c r="G43" s="58" t="b">
+        <v>0</v>
+      </c>
+      <c r="H43" s="59" t="s">
+        <v>102</v>
+      </c>
+      <c r="I43" s="232"/>
+      <c r="J43" s="233"/>
+      <c r="K43" s="233"/>
+      <c r="L43" s="234"/>
+    </row>
+    <row r="44" spans="1:24" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="84" t="s">
+        <v>24</v>
+      </c>
+      <c r="B44" s="238" t="s">
+        <v>106</v>
+      </c>
+      <c r="C44" s="239"/>
+      <c r="D44" s="239"/>
+      <c r="E44" s="239"/>
+      <c r="F44" s="240"/>
+      <c r="G44" s="44" t="b">
+        <v>0</v>
+      </c>
+      <c r="H44" s="205" t="s">
+        <v>163</v>
+      </c>
+      <c r="I44" s="206"/>
+      <c r="J44" s="60" t="b">
+        <v>0</v>
+      </c>
+      <c r="K44" s="221" t="s">
+        <v>105</v>
+      </c>
+      <c r="L44" s="222"/>
+    </row>
+    <row r="45" spans="1:24" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="85"/>
+      <c r="B45" s="241"/>
+      <c r="C45" s="242"/>
+      <c r="D45" s="242"/>
+      <c r="E45" s="242"/>
+      <c r="F45" s="243"/>
+      <c r="G45" s="29" t="b">
+        <v>0</v>
+      </c>
+      <c r="H45" s="88" t="s">
+        <v>162</v>
+      </c>
+      <c r="I45" s="88"/>
+      <c r="J45" s="88"/>
+      <c r="K45" s="88"/>
+      <c r="L45" s="213"/>
+    </row>
+    <row r="46" spans="1:24" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="85"/>
+      <c r="B46" s="241"/>
+      <c r="C46" s="242"/>
+      <c r="D46" s="242"/>
+      <c r="E46" s="242"/>
+      <c r="F46" s="243"/>
+      <c r="G46" s="29" t="b">
+        <v>0</v>
+      </c>
+      <c r="H46" s="88" t="s">
+        <v>109</v>
+      </c>
+      <c r="I46" s="88"/>
+      <c r="J46" s="223"/>
+      <c r="K46" s="224"/>
+      <c r="L46" s="225"/>
+    </row>
+    <row r="47" spans="1:24" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="86"/>
+      <c r="B47" s="154"/>
+      <c r="C47" s="155"/>
+      <c r="D47" s="155"/>
+      <c r="E47" s="155"/>
+      <c r="F47" s="156"/>
+      <c r="G47" s="214" t="s">
+        <v>108</v>
+      </c>
+      <c r="H47" s="215"/>
+      <c r="I47" s="41"/>
+      <c r="J47" s="216" t="s">
+        <v>107</v>
+      </c>
+      <c r="K47" s="216"/>
+      <c r="L47" s="42"/>
+    </row>
+    <row r="48" spans="1:24" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="84" t="s">
+        <v>128</v>
+      </c>
+      <c r="B48" s="238" t="s">
+        <v>129</v>
+      </c>
+      <c r="C48" s="239"/>
+      <c r="D48" s="239"/>
+      <c r="E48" s="239"/>
+      <c r="F48" s="240"/>
+      <c r="G48" s="44" t="b">
+        <v>0</v>
+      </c>
+      <c r="H48" s="131" t="s">
+        <v>131</v>
+      </c>
+      <c r="I48" s="253"/>
+      <c r="J48" s="55" t="b">
+        <v>0</v>
+      </c>
+      <c r="K48" s="131" t="s">
+        <v>133</v>
+      </c>
+      <c r="L48" s="132"/>
+    </row>
+    <row r="49" spans="1:24" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="86"/>
+      <c r="B49" s="154"/>
+      <c r="C49" s="155"/>
+      <c r="D49" s="155"/>
+      <c r="E49" s="155"/>
+      <c r="F49" s="156"/>
+      <c r="G49" s="49" t="b">
+        <v>0</v>
+      </c>
+      <c r="H49" s="216" t="s">
+        <v>132</v>
+      </c>
+      <c r="I49" s="254"/>
+      <c r="J49" s="255"/>
+      <c r="K49" s="256"/>
+      <c r="L49" s="257"/>
+    </row>
+    <row r="50" spans="1:24" ht="27.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="36" t="s">
+        <v>130</v>
+      </c>
+      <c r="B50" s="154" t="s">
+        <v>134</v>
+      </c>
+      <c r="C50" s="155"/>
+      <c r="D50" s="155"/>
+      <c r="E50" s="155"/>
+      <c r="F50" s="156"/>
+      <c r="G50" s="50" t="b">
+        <v>0</v>
+      </c>
+      <c r="H50" s="227" t="s">
+        <v>135</v>
+      </c>
+      <c r="I50" s="227"/>
+      <c r="J50" s="227"/>
+      <c r="K50" s="227"/>
+      <c r="L50" s="258"/>
+    </row>
+    <row r="51" spans="1:24" ht="37.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="84" t="s">
+        <v>142</v>
+      </c>
+      <c r="B51" s="204" t="s">
+        <v>10</v>
+      </c>
+      <c r="C51" s="205"/>
+      <c r="D51" s="206"/>
+      <c r="E51" s="162"/>
+      <c r="F51" s="212"/>
+      <c r="G51" s="212"/>
+      <c r="H51" s="212"/>
+      <c r="I51" s="163"/>
+      <c r="J51" s="162"/>
+      <c r="K51" s="212"/>
+      <c r="L51" s="173"/>
+      <c r="W51" s="18" t="s">
+        <v>61</v>
+      </c>
+      <c r="X51" s="17" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="52" spans="1:24" ht="22.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="86"/>
+      <c r="B52" s="207"/>
+      <c r="C52" s="208"/>
+      <c r="D52" s="209"/>
+      <c r="E52" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="F52" s="30"/>
+      <c r="G52" s="201"/>
+      <c r="H52" s="201"/>
+      <c r="I52" s="30"/>
+      <c r="J52" s="202" t="s">
+        <v>15</v>
+      </c>
+      <c r="K52" s="201"/>
+      <c r="L52" s="203"/>
+      <c r="W52" s="18" t="s">
+        <v>62</v>
+      </c>
+      <c r="X52" s="17" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="4" spans="1:24" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="H4" s="3" t="s">
+    <row r="53" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A53" s="192"/>
+      <c r="B53" s="193"/>
+      <c r="C53" s="193"/>
+      <c r="D53" s="193"/>
+      <c r="E53" s="193"/>
+      <c r="F53" s="193"/>
+      <c r="G53" s="193"/>
+      <c r="H53" s="193"/>
+      <c r="I53" s="193"/>
+      <c r="J53" s="193"/>
+      <c r="K53" s="193"/>
+      <c r="L53" s="194"/>
+      <c r="W53" s="18" t="s">
+        <v>63</v>
+      </c>
+      <c r="X53" s="17" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="54" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A54" s="195"/>
+      <c r="B54" s="196"/>
+      <c r="C54" s="196"/>
+      <c r="D54" s="196"/>
+      <c r="E54" s="196"/>
+      <c r="F54" s="196"/>
+      <c r="G54" s="196"/>
+      <c r="H54" s="196"/>
+      <c r="I54" s="196"/>
+      <c r="J54" s="196"/>
+      <c r="K54" s="196"/>
+      <c r="L54" s="197"/>
+      <c r="W54" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="X54" s="17" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="55" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A55" s="198"/>
+      <c r="B55" s="199"/>
+      <c r="C55" s="199"/>
+      <c r="D55" s="199"/>
+      <c r="E55" s="199"/>
+      <c r="F55" s="199"/>
+      <c r="G55" s="199"/>
+      <c r="H55" s="199"/>
+      <c r="I55" s="199"/>
+      <c r="J55" s="199"/>
+      <c r="K55" s="199"/>
+      <c r="L55" s="200"/>
+      <c r="W55" s="18" t="s">
+        <v>65</v>
+      </c>
+      <c r="X55" s="24" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="56" spans="1:24" ht="22.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="210" t="s">
+        <v>11</v>
+      </c>
+      <c r="B56" s="211"/>
+      <c r="C56" s="211"/>
+      <c r="D56" s="152"/>
+      <c r="E56" s="152"/>
+      <c r="F56" s="152"/>
+      <c r="G56" s="152"/>
+      <c r="H56" s="152"/>
+      <c r="I56" s="152"/>
+      <c r="J56" s="152"/>
+      <c r="K56" s="152"/>
+      <c r="L56" s="187"/>
+      <c r="W56" s="18" t="s">
+        <v>66</v>
+      </c>
+      <c r="X56" s="17" t="s">
         <v>87</v>
       </c>
-      <c r="I4" s="182"/>
-[...25 lines deleted...]
-      <c r="A6" s="33" t="s">
+    </row>
+    <row r="57" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="W57" s="18" t="s">
+        <v>67</v>
+      </c>
+      <c r="X57" s="17" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="58" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="W58" s="18" t="s">
+        <v>68</v>
+      </c>
+      <c r="X58" s="17" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="59" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="W59" s="18" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="60" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="W60" s="18" t="s">
+        <v>70</v>
+      </c>
+      <c r="X60" s="17" t="s">
         <v>88</v>
       </c>
-      <c r="B6" s="218"/>
-[...101 lines deleted...]
-      <c r="W11" s="31" t="s">
+    </row>
+    <row r="61" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="W61" s="18" t="s">
+        <v>71</v>
+      </c>
+      <c r="X61" s="24">
         <v>14</v>
       </c>
-      <c r="X11" s="30" t="s">
-[...20 lines deleted...]
-      <c r="W12" s="31" t="s">
+    </row>
+    <row r="62" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="W62" s="18" t="s">
+        <v>72</v>
+      </c>
+      <c r="X62" s="24">
         <v>15</v>
       </c>
-      <c r="X12" s="30" t="s">
-[...93 lines deleted...]
-      <c r="W17" s="31" t="s">
+    </row>
+    <row r="63" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="W63" s="18" t="s">
+        <v>73</v>
+      </c>
+      <c r="X63" s="24">
         <v>20</v>
       </c>
-      <c r="X17" s="30" t="s">
-[...116 lines deleted...]
-      <c r="W22" s="31" t="s">
+    </row>
+    <row r="64" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="W64" s="18" t="s">
+        <v>74</v>
+      </c>
+      <c r="X64" s="24">
         <v>25</v>
       </c>
-      <c r="X22" s="30" t="s">
-[...139 lines deleted...]
-      <c r="X27" s="30" t="s">
+    </row>
+    <row r="65" spans="23:24" x14ac:dyDescent="0.25">
+      <c r="W65" s="18" t="s">
+        <v>75</v>
+      </c>
+      <c r="X65" s="24">
         <v>33</v>
       </c>
     </row>
-    <row r="28" spans="1:24" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...106 lines deleted...]
-      <c r="C32" s="47" t="s">
+    <row r="66" spans="23:24" x14ac:dyDescent="0.25">
+      <c r="W66" s="18" t="s">
         <v>76</v>
       </c>
-      <c r="D32" s="48" t="b">
-[...2 lines deleted...]
-      <c r="E32" s="47" t="s">
+      <c r="X66" s="24">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="67" spans="23:24" x14ac:dyDescent="0.25">
+      <c r="W67" s="18" t="s">
         <v>77</v>
       </c>
-      <c r="F32" s="50"/>
-[...18 lines deleted...]
-      <c r="C33" t="s">
+    </row>
+    <row r="68" spans="23:24" x14ac:dyDescent="0.25">
+      <c r="W68" s="18" t="s">
         <v>78</v>
       </c>
-      <c r="D33" s="65" t="b">
-[...2 lines deleted...]
-      <c r="E33" t="s">
+    </row>
+    <row r="69" spans="23:24" x14ac:dyDescent="0.25">
+      <c r="W69" s="18" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="70" spans="23:24" x14ac:dyDescent="0.25">
+      <c r="W70" s="18" t="s">
         <v>79</v>
       </c>
-      <c r="F33" s="7"/>
-[...20 lines deleted...]
-      <c r="C34" t="s">
+    </row>
+    <row r="71" spans="23:24" x14ac:dyDescent="0.25">
+      <c r="W71" s="18" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="72" spans="23:24" x14ac:dyDescent="0.25">
+      <c r="W72" s="18" t="s">
         <v>81</v>
       </c>
-      <c r="D34" s="65" t="b">
-[...28 lines deleted...]
-      <c r="C35" t="s">
+    </row>
+    <row r="73" spans="23:24" x14ac:dyDescent="0.25">
+      <c r="W73" s="18" t="s">
         <v>82</v>
       </c>
-      <c r="D35" s="65" t="b">
-[...383 lines deleted...]
-      </c>
     </row>
   </sheetData>
+  <sheetProtection algorithmName="SHA-512" hashValue="CKdiIAAhAryP+VOu6X9MuU2+L+A+kBJaT5itNel+JaUcg8Q3zlOZ4+cOV06KiETumC75/B6a328P1lglCwHaJw==" saltValue="K71HijIZVZu0K2EdIZXT/w==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <protectedRanges>
-    <protectedRange sqref="J36:K36" name="Bereich4"/>
-[...2 lines deleted...]
-    <protectedRange sqref="B17:B21 H23 G24:G25 I24:I25 K23:K24 B32:B36 D32:D35 H34:H36 G38:G40 J38 D36:F36" name="Bereich2"/>
+    <protectedRange sqref="I29" name="OWAcoustic"/>
+    <protectedRange sqref="I29" name="Bereich1_1"/>
+    <protectedRange sqref="J16 H16" name="Häckchen 2"/>
+    <protectedRange sqref="L27" name="Blaue Felder 2"/>
+    <protectedRange sqref="B18:B22 G24:G26 I24:I26 K24:K25 G28 J28 B34:B39 D34:D39 H37:H39 J41:J42 G41:G46 J44 G48:G50 J48 E39" name="Häkchen"/>
+    <protectedRange sqref="B5 I5 B7 C9 G8 K8 G11 H13 A11 B13 D16 I23 I27 K30 I30:I31 K32:L33 J39 I40 I43 J46 L47 I47 J49 E51:L51 A53" name="Blaue Felder"/>
   </protectedRanges>
-  <mergeCells count="80">
-[...3 lines deleted...]
-    <mergeCell ref="D15:F15"/>
+  <mergeCells count="97">
+    <mergeCell ref="B50:F50"/>
+    <mergeCell ref="H48:I48"/>
+    <mergeCell ref="K48:L48"/>
+    <mergeCell ref="H49:I49"/>
+    <mergeCell ref="J49:L49"/>
+    <mergeCell ref="B48:F49"/>
+    <mergeCell ref="H50:L50"/>
+    <mergeCell ref="B40:F40"/>
+    <mergeCell ref="G40:H40"/>
+    <mergeCell ref="A27:A28"/>
+    <mergeCell ref="H28:I28"/>
+    <mergeCell ref="A48:A49"/>
+    <mergeCell ref="I43:L43"/>
+    <mergeCell ref="A41:A43"/>
+    <mergeCell ref="B41:F43"/>
+    <mergeCell ref="A44:A47"/>
+    <mergeCell ref="B44:F47"/>
+    <mergeCell ref="K40:L40"/>
+    <mergeCell ref="I40:J40"/>
+    <mergeCell ref="G37:G39"/>
+    <mergeCell ref="I37:L37"/>
+    <mergeCell ref="E39:F39"/>
+    <mergeCell ref="K41:L41"/>
+    <mergeCell ref="H45:L45"/>
+    <mergeCell ref="G47:H47"/>
+    <mergeCell ref="J47:K47"/>
+    <mergeCell ref="H46:I46"/>
+    <mergeCell ref="G34:L34"/>
+    <mergeCell ref="I38:L38"/>
+    <mergeCell ref="G36:I36"/>
+    <mergeCell ref="K44:L44"/>
+    <mergeCell ref="H44:I44"/>
+    <mergeCell ref="J46:L46"/>
+    <mergeCell ref="H42:I42"/>
+    <mergeCell ref="K42:L42"/>
+    <mergeCell ref="A53:L55"/>
+    <mergeCell ref="D56:L56"/>
+    <mergeCell ref="G52:H52"/>
+    <mergeCell ref="J52:L52"/>
+    <mergeCell ref="A51:A52"/>
+    <mergeCell ref="B51:D52"/>
+    <mergeCell ref="A56:C56"/>
+    <mergeCell ref="E51:I51"/>
+    <mergeCell ref="J51:L51"/>
+    <mergeCell ref="G33:J33"/>
+    <mergeCell ref="K32:L32"/>
+    <mergeCell ref="K33:L33"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="B30:C31"/>
+    <mergeCell ref="D30:F30"/>
+    <mergeCell ref="D31:F31"/>
+    <mergeCell ref="A32:A39"/>
+    <mergeCell ref="B32:F33"/>
+    <mergeCell ref="L30:L31"/>
+    <mergeCell ref="G32:J32"/>
+    <mergeCell ref="J39:K39"/>
+    <mergeCell ref="G30:G31"/>
+    <mergeCell ref="J31:K31"/>
+    <mergeCell ref="G27:H27"/>
+    <mergeCell ref="B28:F28"/>
+    <mergeCell ref="K28:L28"/>
+    <mergeCell ref="B27:F27"/>
+    <mergeCell ref="I27:J27"/>
+    <mergeCell ref="B29:F29"/>
+    <mergeCell ref="G29:H29"/>
+    <mergeCell ref="I29:J29"/>
+    <mergeCell ref="K29:L29"/>
+    <mergeCell ref="I23:J23"/>
+    <mergeCell ref="B23:F23"/>
+    <mergeCell ref="G17:L17"/>
+    <mergeCell ref="G18:L22"/>
+    <mergeCell ref="B17:F17"/>
     <mergeCell ref="A1:L1"/>
-    <mergeCell ref="B12:F13"/>
+    <mergeCell ref="B13:F14"/>
     <mergeCell ref="A2:L2"/>
-    <mergeCell ref="A3:B3"/>
-[...16 lines deleted...]
-    <mergeCell ref="C17:F17"/>
+    <mergeCell ref="I5:L6"/>
+    <mergeCell ref="H13:L14"/>
+    <mergeCell ref="C9:D9"/>
+    <mergeCell ref="B7:F8"/>
+    <mergeCell ref="G8:J9"/>
+    <mergeCell ref="B5:G6"/>
+    <mergeCell ref="K8:L9"/>
+    <mergeCell ref="G11:L12"/>
+    <mergeCell ref="A11:F12"/>
+    <mergeCell ref="A3:L3"/>
+    <mergeCell ref="A4:L4"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="A24:A26"/>
     <mergeCell ref="C18:F18"/>
     <mergeCell ref="C19:F19"/>
     <mergeCell ref="C20:F20"/>
+    <mergeCell ref="A16:C16"/>
+    <mergeCell ref="D16:F16"/>
+    <mergeCell ref="A17:A22"/>
     <mergeCell ref="C21:F21"/>
-    <mergeCell ref="A28:A29"/>
-[...49 lines deleted...]
-    <mergeCell ref="J40:L40"/>
+    <mergeCell ref="C22:F22"/>
+    <mergeCell ref="B24:F26"/>
   </mergeCells>
-  <phoneticPr fontId="10" type="noConversion"/>
-[...2 lines deleted...]
-      <formula1>$W$4:$W$7</formula1>
+  <dataValidations count="6">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C9:D9" xr:uid="{C7F54E5E-01BD-40E8-810C-9949745201AA}">
+      <formula1>$W$5:$W$9</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H3:L3" xr:uid="{78ACAA7A-D112-447D-ABEA-7983CAD0F21B}">
-      <formula1>$V$4:$V$15</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I30" xr:uid="{B03AA4F9-2D22-4717-8F48-CB8A7943311A}">
+      <formula1>$X$52:$X$55</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I26:J26" xr:uid="{BFC93FAB-1689-46C2-BD17-40B093D0CE1E}">
-      <formula1>$W$11:$W$35</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K30" xr:uid="{B49615ED-7CCF-47AD-9586-2C89F125E595}">
+      <formula1>$X$57:$X$58</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I27:J27" xr:uid="{52DC95E3-C620-42C6-8FEF-C709F7EE846E}">
-      <formula1>$W$43:$W$64</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I31" xr:uid="{F4C49D12-56EF-4E91-970C-97AF4F70463F}">
+      <formula1>$X$61:$X$66</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I28" xr:uid="{B03AA4F9-2D22-4717-8F48-CB8A7943311A}">
-      <formula1>$X$43:$X$45</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I27:J27" xr:uid="{BFC93FAB-1689-46C2-BD17-40B093D0CE1E}">
+      <formula1>$W$12:$W$37</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K28" xr:uid="{B49615ED-7CCF-47AD-9586-2C89F125E595}">
-[...3 lines deleted...]
-      <formula1>$X$52:$X$56</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I29:J29" xr:uid="{40414FF9-D983-4D4A-B9AE-C9A7742A2C80}">
+      <formula1>$W$52:$W$73</formula1>
     </dataValidation>
   </dataValidations>
+  <hyperlinks>
+    <hyperlink ref="A4:L4" r:id="rId1" display="https://www.owa.de/DS_9501_e.pdf" xr:uid="{0B520F3F-CDC3-4CED-9398-071B3FC96F40}"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="63" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
-  <drawing r:id="rId2"/>
+  <pageSetup paperSize="9" scale="50" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId2"/>
+  <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Benannte Bereiche</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>'Checkliste Feuerwiderstand'!Druckbereich</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Fire Resistance Checklist</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Lieske Marcel</dc:creator>
+  <cp:keywords>, docId:EF00E7D08C249A0F0634B5CCD237F748</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>